--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,3106 +458,3106 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q2 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Premiums Earned Net</t>
+          <t>Premiums Earned Net (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>4,337</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>3,565</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+21.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Investment Income Net</t>
+          <t>Investment Income Net (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>405</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>364</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+11.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Net Realized Gains Losses</t>
+          <t>Net Realized Gains Losses (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>229</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+87.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Other Income</t>
+          <t>Other Income (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>62</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+1966.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>167</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>-3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Other Operating Income Expense Net</t>
+          <t>Other Operating Income Expense Net (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+125.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>5,213</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>4,229</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+23.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Policyholder Benefits And Claims Incurred Net</t>
+          <t>Policyholder Benefits And Claims Incurred Net (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>2,303</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>1,827</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+26.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Deferred Policy Acquisition Cost Amortization Expense</t>
+          <t>Deferred Policy Acquisition Cost Amortization Expense (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>824</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>633</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+30.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Other Cost And Expense Operating</t>
+          <t>Other Cost And Expense Operating (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>454</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>346</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+31.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+14.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Amortization Of Intangible Assets</t>
+          <t>Amortization Of Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+77.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+8.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Foreign Currency Transaction Gain Loss Before Tax</t>
+          <t>Foreign Currency Transaction Gain Loss Before Tax (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+8900.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Benefits Losses And Expenses</t>
+          <t>Benefits Losses And Expenses (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>3,802</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>2,908</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+30.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Before Earnings From Affiliates Income Taxes Noncontrolling Interest</t>
+          <t>Income Loss From Continuing Operations Before Earnings From Affiliates Income Taxes Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>1,411</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>1,321</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+6.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>-214</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>-97</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>-120.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Income Loss From Operating Affiliates Equity Method</t>
+          <t>Income Loss From Operating Affiliates Equity Method (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-11.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>1,237</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>1,269</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-2.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Preferred Stock Dividends Income Statement Impact</t>
+          <t>Preferred Stock Dividends Income Statement Impact (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>-10</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>-10</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>1,227</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>1,259</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>-2.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>3.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>3.38</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-2.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>3.23</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>3.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>-2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>372.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>372.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>379.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>381.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>1,597</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>1,280</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+24.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Liability For Unpaid Claims And Claims Adjustment Expense Incurred Claims1</t>
+          <t>Liability For Unpaid Claims And Claims Adjustment Expense Incurred Claims1 (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>2,303</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>1,827</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+26.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Other Expenses</t>
+          <t>Other Expenses (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>-454</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>-346</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-31.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>983</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>1,020</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-3.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>78,788</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>65,465</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+20.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Equity Securities Fv Ni</t>
+          <t>Equity Securities Fv Ni (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>1,715</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>1,397</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+22.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Other Investments</t>
+          <t>Other Investments (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>2,892</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>3,206</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-9.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Equity Method Investments</t>
+          <t>Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>6,566</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>4,983</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+31.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Investments</t>
+          <t>Investments (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>44,293</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>37,085</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+19.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Accrued Investment Income Receivable</t>
+          <t>Accrued Investment Income Receivable (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>329</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>287</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+14.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Investment In Operating Affiliate Equity Method</t>
+          <t>Investment In Operating Affiliate Equity Method (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>1,356</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>1,143</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+18.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Premiums Receivable At Carrying Value</t>
+          <t>Premiums Receivable At Carrying Value (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>7,067</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>6,268</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+12.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Reinsurance Recoverables On Paid And Unpaid Losses</t>
+          <t>Reinsurance Recoverables On Paid And Unpaid Losses (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>9,044</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>7,473</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+21.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Contractholder Deductibles Receivable</t>
+          <t>Contractholder Deductibles Receivable (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>2,280</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>2,016</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+13.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Prepaid Reinsurance Premiums</t>
+          <t>Prepaid Reinsurance Premiums (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>3,229</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>2,981</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+8.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Deferred Policy Acquisition Costs</t>
+          <t>Deferred Policy Acquisition Costs (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>1,814</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>1,635</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+10.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Receivables From Brokers Dealers And Clearing Organizations</t>
+          <t>Receivables From Brokers Dealers And Clearing Organizations (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>390</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>116</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+236.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Including Goodwill</t>
+          <t>Intangible Assets Net Including Goodwill (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>1,319</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>725</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+81.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>6,684</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>55,747</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>44,800</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+24.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Available For Sale Securities Debt Securities</t>
+          <t>Available For Sale Securities Debt Securities (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>33,120</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>27,499</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+20.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Liability For Claims And Claims Adjustment Expense</t>
+          <t>Liability For Claims And Claims Adjustment Expense (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>32,089</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>24,466</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+31.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Unearned Premiums</t>
+          <t>Unearned Premiums (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>11,625</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>10,452</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+11.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Reinsurance Payable</t>
+          <t>Reinsurance Payable (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>2,841</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>2,591</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+9.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Contract Holder Payables</t>
+          <t>Contract Holder Payables (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>2,286</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>2,020</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+13.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Collateral Held For Insured Obligations</t>
+          <t>Collateral Held For Insured Obligations (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>225</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>263</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-14.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Senior Long Term Notes</t>
+          <t>Senior Long Term Notes (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>2,728</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>2,727</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Payables To Broker Dealers And Clearing Organizations</t>
+          <t>Payables To Broker Dealers And Clearing Organizations (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>728</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>410</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+77.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Other Liabilities</t>
+          <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>3,225</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Preferred Stock Value</t>
+          <t>Preferred Stock Value (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>830</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>830</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>2,660</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>2,443</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+8.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>24,477</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>22,664</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+8.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>-48</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>-810</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+94.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Treasury Stock Value</t>
+          <t>Treasury Stock Value (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>-4,879</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>-4,463</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>-9.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>23,041</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>20,665</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+11.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>78,788</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>65,465</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+20.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Net Realized Gains Losses Cash Flow Statement</t>
+          <t>Net Realized Gains Losses Cash Flow Statement (YTD)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>-231</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>-196</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-17.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Equity Pick Up Investment Funds Accounted For Using Equity Method And Other Income Loss</t>
+          <t>Equity Pick Up Investment Funds Accounted For Using Equity Method And Other Income Loss (YTD)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>-107</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>-174</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+38.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (YTD)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>84</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+17.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Increase Decrease In Loss And Loss Adjustment Expenses Net Of Recoverables</t>
+          <t>Increase Decrease In Loss And Loss Adjustment Expenses Net Of Recoverables (YTD)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>1,386</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>1,369</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+1.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Increase Decrease In Unearned Premiums Net Of Prepaid Reinsurance Premiums</t>
+          <t>Increase Decrease In Unearned Premiums Net Of Prepaid Reinsurance Premiums (YTD)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>338</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>879</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>-61.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Increase Decrease In Premiums Receivable</t>
+          <t>Increase Decrease In Premiums Receivable (YTD)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>-1,294</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>-1,682</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+23.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deferred Policy Acquisition Costs</t>
+          <t>Increase Decrease In Deferred Policy Acquisition Costs (YTD)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>-80</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+123.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Increase Decrease In Reinsurance Payables</t>
+          <t>Increase Decrease In Reinsurance Payables (YTD)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>663</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>616</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+7.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deferred Income Taxes</t>
+          <t>Increase Decrease In Deferred Income Taxes (YTD)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>109</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+142.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Capital Net</t>
+          <t>Increase Decrease In Other Operating Capital Net (YTD)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>-308</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>-216</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>-42.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (YTD)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>2,582</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>3,082</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-16.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Purchases of Investments</t>
+          <t>Purchases of Investments (YTD)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>-17,568</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>-14,123</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-24.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Payments To Acquire Equity Securities Fv Ni</t>
+          <t>Payments To Acquire Equity Securities Fv Ni (YTD)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>-987</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>-654</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-50.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Payments To Acquire Other Investments</t>
+          <t>Payments To Acquire Other Investments (YTD)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-1,232</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-1,369</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+10.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Available For Sale Securities Debt</t>
+          <t>Proceeds From Sale Of Available For Sale Securities Debt (YTD)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>13,823</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>11,220</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+23.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Equity Securities Fv Ni</t>
+          <t>Proceeds From Sale Of Equity Securities Fv Ni (YTD)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>1,043</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>547</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+90.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Other Investments</t>
+          <t>Proceeds From Sale Of Other Investments (YTD)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>1,091</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>619</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+76.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities</t>
+          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities (YTD)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>1,326</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>878</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+51.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Derivative Instrument Investing Activities</t>
+          <t>Payments For Proceeds From Derivative Instrument Investing Activities (YTD)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>240</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+1900.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Short Term Investments</t>
+          <t>Payments For Proceeds From Short Term Investments (YTD)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>-25</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+308.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Payments To Acquire Productive Assets</t>
+          <t>Payments To Acquire Productive Assets (YTD)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-21</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-26</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+19.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (YTD)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-200.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (YTD)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-2,236</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-2,918</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+23.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (YTD)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-359</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Proceeds From Common Shares Issued Net</t>
+          <t>Proceeds From Common Shares Issued Net (YTD)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+337.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Payments Of Capital Distribution</t>
+          <t>Payments Of Capital Distribution (YTD)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Preferred Stock And Preference Stock</t>
+          <t>Payments Of Dividends Preferred Stock And Preference Stock (YTD)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-20</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-20</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (YTD)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (YTD)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-369</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>-28</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-1217.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (YTD)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>149</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>145</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+2.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (YTD)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>64</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (YTD)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+1114.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (YTD)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>129</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-62.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>1,808</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>1,627</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>+11.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/947484/000094748425000066/acgl-20250630.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>