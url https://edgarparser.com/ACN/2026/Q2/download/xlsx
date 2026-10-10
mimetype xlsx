--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -2282,51 +2282,51 @@
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>12,557,453</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>+6.2%</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1467373/000146737326000014/acn-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Long-Term Debt (Q)</t>
+          <t>Long-Term Debt (INSTANT)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1467373/000146737326000014/acn-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
@@ -2346,115 +2346,115 @@
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1467373/000146737326000014/acn-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Common Stock (Q)</t>
+          <t>Common Stock (INSTANT)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1467373/000146737326000014/acn-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Common Stock Shares Issued (Q)</t>
+          <t>Common Stock Shares Issued (INSTANT)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1467373/000146737326000014/acn-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Common Stock Shares Authorized (Q)</t>
+          <t>Common Stock Shares Authorized (INSTANT)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1467373/000146737326000014/acn-20260228.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">