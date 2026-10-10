--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,3234 +458,3234 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue From Contract With Customer Including Assessed Tax</t>
+          <t>Revenue From Contract With Customer Including Assessed Tax (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>718,163</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>616,822</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+16.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Revenue Not From Contract With Customer Other</t>
+          <t>Revenue Not From Contract With Customer Other (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>235</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>273</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>-13.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>718,398</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>617,095</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+16.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Real Estate Tax Expense</t>
+          <t>Real Estate Tax Expense (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>52,231</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>46,882</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+11.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Operating Lease Initial Direct Cost Expense Over Term</t>
+          <t>Operating Lease Initial Direct Cost Expense Over Term (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>33,773</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>26,349</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+28.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Operating Lease Expense</t>
+          <t>Operating Lease Expense (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>2,143</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>1,618</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+32.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>44,062</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>37,233</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+18.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>239,308</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>206,987</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+15.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Impairment Of Real Estate</t>
+          <t>Impairment Of Real Estate (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>11,872</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>7,224</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+64.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>383,389</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>326,293</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+17.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Gains Losses On Sales Of Assets</t>
+          <t>Gains Losses On Sales Of Assets (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>5,416</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>11,508</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-52.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Gain Loss On Involuntary Conversion Of Assets</t>
+          <t>Gain Loss On Involuntary Conversion Of Assets (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>-67</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+55.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>340,395</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>302,243</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+12.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>-134,612</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>-108,904</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-23.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>-1,735</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>-4,306</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+59.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>941</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>799</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+17.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>204,989</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>189,832</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+8.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>640</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>635</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>204,349</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>189,197</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+8.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Preferred Stock Dividends Income Statement Impact</t>
+          <t>Preferred Stock Dividends Income Statement Impact (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>7,437</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>7,437</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>196,912</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>181,760</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+8.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>1.77</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>1.79</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-1.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>1.77</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>1.78</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>-0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss From Settlement</t>
+          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss From Settlement (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>-3,770</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>-2,781</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-35.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss After Reclassification And Tax</t>
+          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss After Reclassification And Tax (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>-816</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>26,383</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-103.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Comprehensive Income Net Of Tax Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Comprehensive Income Net Of Tax Including Portion Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>200,403</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>213,434</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-6.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Comprehensive Income Net Of Tax Attributable To Noncontrolling Interest</t>
+          <t>Comprehensive Income Net Of Tax Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>624</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>715</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-12.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>199,779</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>212,719</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-6.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>110,723,375</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>101,099,252</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+9.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>111,200,645</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>101,876,304</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+9.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax (FY)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Operating Lease Lease Income</t>
+          <t>Operating Lease Lease Income (FY)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>737,581</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>637,831</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+15.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>16,295</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>6,399</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+154.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>9,797,612</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>8,486,446</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+15.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>46.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>47.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>-2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>940,778</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Investment Building And Building Improvements</t>
+          <t>Investment Building And Building Improvements (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>6,330,249</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>5,412,564</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+17.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Accumulated Depreciation</t>
+          <t>Real Estate Investment Property Accumulated Depreciation (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>-715,733</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>-564,429</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>-26.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Excluding Property Under Development Net Of Accumulated Depreciation</t>
+          <t>Real Estate Investment Property Excluding Property Under Development Net Of Accumulated Depreciation (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>8,510,011</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>7,362,302</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+15.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Net</t>
+          <t>Real Estate Investment Property Net (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>8,572,701</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>7,418,108</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+15.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Escrow Deposit</t>
+          <t>Escrow Deposit (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>4,327</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Accounts Receivable Net</t>
+          <t>Accounts Receivable Net (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>122,477</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>106,416</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+15.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Finite Lived Intangible Asset Acquired In Place Leases</t>
+          <t>Finite Lived Intangible Asset Acquired In Place Leases (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>1,000,967</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>864,937</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+15.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>80,845</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>90,586</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>-10.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Commercial Paper (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Dividends Payable Current And Noncurrent</t>
+          <t>Dividends Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>32,158</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>27,842</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+15.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent</t>
+          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>139,384</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>116,273</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+19.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>3,526,459</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>2,975,785</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+18.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Secured Debt</t>
+          <t>Secured Debt (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>41,546</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>42,210</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>-1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Unsecured Debt</t>
+          <t>Unsecured Debt (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>348,074</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>347,452</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Senior Notes</t>
+          <t>Senior Notes (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>2,584,608</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>2,237,759</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+15.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Line Of Credit And Commercial Paper Notes</t>
+          <t>Line Of Credit And Commercial Paper Notes (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>320,500</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>158,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+102.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Below Market Lease Net</t>
+          <t>Below Market Lease Net (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>60,189</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>46,249</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+30.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Preferred Stock Value</t>
+          <t>Preferred Stock Value (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>175,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>175,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+20.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>6,679,142</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>5,765,582</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+15.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Accumulated Distributions In Excess Of Net Income</t>
+          <t>Accumulated Distributions In Excess Of Net Income (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>-618,675</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>-470,622</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>-31.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>35,506</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>40,076</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>-11.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>6,270,985</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>5,510,046</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+13.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>168</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>615</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>-72.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>6,271,153</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>5,510,661</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+13.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>9,797,612</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>8,486,446</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+15.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Common Stock Shares Authorized</t>
+          <t>Common Stock Shares Authorized (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>360,000,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>180,000,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+100.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Land</t>
+          <t>Land (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>2,895,495</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>2,514,167</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+15.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Development In Process</t>
+          <t>Development In Process (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>62,690</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>55,806</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+12.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Amortization Of Above And Below Market Leases</t>
+          <t>Amortization Of Above And Below Market Leases (FY)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>36,414</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>33,236</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+9.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Amortization Of Financing Costs And Discounts</t>
+          <t>Amortization Of Financing Costs And Discounts (FY)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>7,409</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>6,323</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+17.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>12,991</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>10,805</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+20.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Straight Line Rent</t>
+          <t>Straight Line Rent (FY)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>-17,356</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>-12,711</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-36.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Gain Loss On Settlement Of Interest Rate Swaps</t>
+          <t>Gain Loss On Settlement Of Interest Rate Swaps (FY)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>13,551</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>4,355</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+211.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Gain Loss On Disposition Of Assets1</t>
+          <t>Gain Loss On Disposition Of Assets1 (FY)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>-5,416</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>-11,508</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+52.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Change in Accounts Receivable</t>
+          <t>Change in Accounts Receivable (FY)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>1,183</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>-12,089</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+109.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (FY)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>-6,582</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>-4,800</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-37.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Change in Accounts Payable</t>
+          <t>Change in Accounts Payable (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>5,743</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>14,251</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-59.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>504,136</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>431,972</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+16.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Payments To Acquire Real Estate</t>
+          <t>Payments To Acquire Real Estate (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-1,438,093</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-877,226</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-63.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Development Of Real Estate Investments And Other Assets</t>
+          <t>Payments For Proceeds From Development Of Real Estate Investments And Other Assets (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-145,436</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-100,108</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-45.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Payments For Leasing Costs</t>
+          <t>Payments For Leasing Costs (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-1,670</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-2,404</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+30.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Productive Assets</t>
+          <t>Proceeds From Sale Of Productive Assets (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>42,067</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>94,331</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>-55.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-1,543,132</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-885,407</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>-74.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Additional Right Of Use Assets Added Under New Ground Leases</t>
+          <t>Additional Right Of Use Assets Added Under New Ground Leases (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>2,794</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>3,198</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-12.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Lease Right Of Use Assets Removed As Result Of Acquisition Of Real Property</t>
+          <t>Lease Right Of Use Assets Removed As Result Of Acquisition Of Real Property (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-2,736</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-15,143</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+81.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Accrual Of Development Construction And Other Real Estate Investment Costs</t>
+          <t>Accrual Of Development Construction And Other Real Estate Investment Costs (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>14,006</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>6,621</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+111.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Common Stock</t>
+          <t>Proceeds From Issuance Of Common Stock (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>904,311</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>402,938</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+124.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-3,740</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-2,281</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-64.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Proceeds From Lines Of Credit</t>
+          <t>Proceeds From Lines Of Credit (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>28,958,094</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>1,072,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+2601.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Repayments Of Lines Of Credit</t>
+          <t>Repayments Of Lines Of Credit (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-28,795,594</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-1,141,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-2423.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Repayments Of Secured Debt</t>
+          <t>Repayments Of Secured Debt (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-1,026</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-963</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-6.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Proceeds From Unsecured Notes Payable</t>
+          <t>Proceeds From Unsecured Notes Payable (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>397,188</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>444,722</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>-10.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Repayments Of Unsecured Debt</t>
+          <t>Repayments Of Unsecured Debt (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-50,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Preferred Stock And Preference Stock</t>
+          <t>Payments Of Dividends Preferred Stock And Preference Stock (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-7,437</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-7,437</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-340,652</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>-303,604</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-12.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Payments To Minority Shareholders</t>
+          <t>Payments To Minority Shareholders (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-1,068</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-1,041</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>-2.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Payments Of Financing Costs</t>
+          <t>Payments Of Financing Costs (FY)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-6,857</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-11,948</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>+42.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>1,053,219</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>445,310</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>+136.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>129,149</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>101,808</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>+26.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>1,614</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>3,709</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>-56.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Period Increase Decrease Excluding Exchange Rate Effect</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Period Increase Decrease Excluding Exchange Rate Effect (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>14,223</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>-8,125</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>+275.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>20,622</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>6,399</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>+222.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/917251/000091725126000013/adc-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>