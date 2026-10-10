--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,450 +458,450 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>5,128,607</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>4,898,446</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+4.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Costof Revenue Excluding Depreciation Depletionand Amortization</t>
+          <t>Costof Revenue Excluding Depreciation Depletionand Amortization (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>982,972</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>847,114</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+16.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Selling, General &amp; Administrative</t>
+          <t>Selling, General &amp; Administrative (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>1,469,518</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>1,500,470</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>-2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>1,367,216</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>1,342,798</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>1,308,901</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>1,208,064</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+8.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Interest Income Expense Nonoperating Net</t>
+          <t>Interest Income Expense Nonoperating Net (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>-459,266</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>-441,031</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-4.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>-15,823</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>48,137</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-132.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>833,812</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>815,170</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+2.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>-233,294</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>-195,780</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-19.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Before Equity In Net Earnings Losses Of Equity Method Investee</t>
+          <t>Income Loss From Continuing Operations Before Equity In Net Earnings Losses Of Equity Method Investee (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>600,518</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>619,390</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations</t>
+          <t>Income Loss From Continuing Operations (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>600,518</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>619,390</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Income Loss From Discontinued Operations Net Of Tax Attributable To Reporting Entity</t>
+          <t>Income Loss From Discontinued Operations Net Of Tax Attributable To Reporting Entity (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>-4,567</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>-118,337</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+96.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>595,951</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>501,053</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+18.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Income Loss From Continuing Operations Per Basic Share (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
@@ -1194,2690 +1194,2690 @@
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>601,429</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>510,179</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+17.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income</t>
+          <t>Other Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>5,478</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>9,126</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-40.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Provision For Loan Lease And Other Losses (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>80,817</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>96,212</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-16.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents At Carrying Value</t>
+          <t>Restricted Cash And Cash Equivalents At Carrying Value (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>27,723</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>107,853</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-74.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>384,909</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>393,511</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-2.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Inventory Finished Goods Net Of Reserves</t>
+          <t>Inventory Finished Goods Net Of Reserves (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>201,778</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>196,731</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+2.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Prepaid Expenses &amp; Other Current Assets</t>
+          <t>Prepaid Expenses &amp; Other Current Assets (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>250,325</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>210,613</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+18.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>945,552</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>1,004,920</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-5.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>243,398</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>247,183</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>-1.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>4,885,574</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>4,903,899</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>683,271</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>735,319</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>-7.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>15,818,511</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>16,050,957</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-1.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>83,910</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>80,768</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>3,484,996</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>3,521,099</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>-1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Subscriber System Assets Net</t>
+          <t>Subscriber System Assets Net (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>2,790,879</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>2,981,161</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>-6.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>4,817,996</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>4,854,099</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>-0.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Deferred Policy Acquisition Costs</t>
+          <t>Deferred Policy Acquisition Costs (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>1,451,841</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>1,324,376</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+9.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Long Term Debt And Capital Lease Obligations Current</t>
+          <t>Long Term Debt And Capital Lease Obligations Current (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>310,204</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>195,791</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+58.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Accounts Payable</t>
+          <t>Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>106,980</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>153,537</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-30.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Deferred Revenue (Current)</t>
+          <t>Deferred Revenue (Current) (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>243,724</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>247,785</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>-1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Accrued Liabilities</t>
+          <t>Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>336,723</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>634,904</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>-47.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Liabilities Of Disposal Group Including Discontinued Operation Current</t>
+          <t>Liabilities Of Disposal Group Including Discontinued Operation Current (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>15,317</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>31,763</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>-51.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>1,012,948</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>1,263,780</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>-19.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Long Term Debt And Capital Lease Obligations</t>
+          <t>Long Term Debt And Capital Lease Obligations (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>7,379,430</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>7,511,282</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>-1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Current Portion of Long-Term Debt</t>
+          <t>Current Portion of Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>-310,204</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>-195,791</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-58.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Contract With Customer Liability Noncurrent</t>
+          <t>Contract With Customer Liability Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>2,083,580</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>2,067,608</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>1,267,329</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>1,167,213</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+8.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Other Non-Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>282,262</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>224,384</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+25.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Liabilities Of Disposal Group Including Discontinued Operation Noncurrent</t>
+          <t>Liabilities Of Disposal Group Including Discontinued Operation Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>14,352</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>15,889</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-9.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>12,039,901</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>12,250,156</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>-1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>7,379,430</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>7,511,282</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>-1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>7,799,208</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>7,791,903</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Operating Lease Liabilities (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>81,290</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>77,884</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+4.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>6,679,222</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>7,117,098</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>-6.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>-2,907,255</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>-3,318,174</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+12.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>-1,556</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>-7,036</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+77.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>3,778,610</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>3,800,801</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>15,818,511</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>16,050,957</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-1.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Depreciation Depletion And Amortization Including Discontinued Operation</t>
+          <t>Depreciation Depletion And Amortization Including Discontinued Operation (FY)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>1,367,234</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>1,344,696</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Capitalized Contract Cost Amortization Including Discontinued Operations</t>
+          <t>Capitalized Contract Cost Amortization Including Discontinued Operations (FY)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>252,553</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>224,647</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+12.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Contract With Customer Liability Revenue Recognized Including Discontinued Operation</t>
+          <t>Contract With Customer Liability Revenue Recognized Including Discontinued Operation (FY)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>-358,413</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>-346,209</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-3.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Allocated Share Based Compensation Expense</t>
+          <t>Allocated Share Based Compensation Expense (FY)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>54,553</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>48,613</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+12.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Deferred Income Tax Expense Benefit Continuing Operations Discontinued Operations</t>
+          <t>Deferred Income Tax Expense Benefit Continuing Operations Discontinued Operations (FY)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>141,654</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>139,583</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+1.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Provisionfor Doubtful Accountsand Inventory Writedown</t>
+          <t>Provisionfor Doubtful Accountsand Inventory Writedown (FY)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>201,825</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>214,802</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-6.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Gains Losses On Extinguishment Of Debt</t>
+          <t>Gains Losses On Extinguishment Of Debt (FY)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>18,850</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>4,802</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+292.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Goodwill And Intangible Asset Impairment</t>
+          <t>Goodwill And Intangible Asset Impairment (FY)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>15,129</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>24,313</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-37.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Gain Loss On Interest Rate Derivative Instruments Not Designated As Hedging Instruments</t>
+          <t>Gain Loss On Interest Rate Derivative Instruments Not Designated As Hedging Instruments (FY)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>71,445</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>45,160</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+58.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Other Operating Activities Cash Flow Statement</t>
+          <t>Other Operating Activities Cash Flow Statement (FY)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>72,846</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>-34,089</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+313.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Change in Accounts Receivable</t>
+          <t>Change in Accounts Receivable (FY)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>-143,668</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>-146,134</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Increase Decrease In Inventory For Long Term Contracts Or Programs</t>
+          <t>Increase Decrease In Inventory For Long Term Contracts Or Programs (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>140,564</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>211,731</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-33.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-40,578</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-109,839</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+63.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Change in Accounts Payable</t>
+          <t>Change in Accounts Payable (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-51,818</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-109,330</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+52.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Interest Receivable Net</t>
+          <t>Increase Decrease In Accrued Interest Receivable Net (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-115,130</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-88,860</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-29.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Accrued Liabilities</t>
+          <t>Increase Decrease In Other Accrued Liabilities (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-102,932</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>40,944</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>-351.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Increase Decreasein Deferred Subscriber Acquisition Costs</t>
+          <t>Increase Decreasein Deferred Subscriber Acquisition Costs (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-380,529</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-365,841</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>-4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deferred Subscriber Acquisition Revenue</t>
+          <t>Increase Decrease In Deferred Subscriber Acquisition Revenue (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>224,783</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>252,274</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>-10.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Capital Net</t>
+          <t>Increase Decrease In Other Operating Capital Net (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-80,156</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>23,026</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-448.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>1,884,163</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>1,884,899</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-142,190</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-139,583</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Change in Deferred Revenue</t>
+          <t>Change in Deferred Revenue (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>149</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-89.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Payments To Acquire Intangible Assets</t>
+          <t>Payments To Acquire Intangible Assets (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-596,483</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-585,809</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Paymentsfor Subscriber System Assetsand Bulk Account Purchases</t>
+          <t>Paymentsfor Subscriber System Assetsand Bulk Account Purchases (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-395,986</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-523,146</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+24.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-175,747</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-163,805</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-7.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Proceeds From Divestiture Of Businesses Net Of Cash Divested</t>
+          <t>Proceeds From Divestiture Of Businesses Net Of Cash Divested (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>50,557</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-17,506</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+388.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Derivative Instrument Investing Activities</t>
+          <t>Payments For Proceeds From Derivative Instrument Investing Activities (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-2,363</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-8,268</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+71.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>2,248</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>3,106</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-27.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-1,117,774</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-1,295,428</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+13.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Long Term Debt And Capital Securities Net</t>
+          <t>Proceeds From Issuance Of Long Term Debt And Capital Securities Net (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>2,952,072</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>1,068,907</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+176.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Proceeds From Receivables Facility Borrowings</t>
+          <t>Proceeds From Receivables Facility Borrowings (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>269,010</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>228,569</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+17.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (FY)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-606,767</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-240,556</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-152.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt</t>
+          <t>Repayments Of Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-3,012,376</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>-1,186,045</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>-154.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Repayments Of Receivables Facility Borrowings</t>
+          <t>Repayments Of Receivables Facility Borrowings (FY)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-233,853</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>-256,672</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>+8.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Payments Of Dividends</t>
+          <t>Payments Of Dividends (FY)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>-186,774</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>-182,266</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>-2.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Finance Lease Principal Payments</t>
+          <t>Finance Lease Principal Payments (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-30,209</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>-29,023</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>-4.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Proceeds From Opportunity Fund</t>
+          <t>Proceeds From Opportunity Fund (FY)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>-77,876</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>-6,895</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>-1029.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Derivative Instrument Financing Activities</t>
+          <t>Payments For Proceeds From Derivative Instrument Financing Activities (FY)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>66,900</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>93,040</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>-28.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (FY)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>-2,041</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>-4,415</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>+53.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>-861,914</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>-515,356</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>-67.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>142,168</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>21,700</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>+555.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>-95,525</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>74,115</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>-228.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>108,540</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>204,065</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>-46.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000022/adt-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>