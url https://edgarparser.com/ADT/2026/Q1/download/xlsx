--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,418 +458,418 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q1 2025</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>1,278,529</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>1,267,491</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+0.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Costof Revenue Excluding Depreciation Depletionand Amortization</t>
+          <t>Costof Revenue Excluding Depreciation Depletionand Amortization (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>242,855</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>240,122</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+1.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Selling, General &amp; Administrative</t>
+          <t>Selling, General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>364,769</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>368,600</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>-1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>345,486</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>339,517</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>325,419</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>319,252</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Interest Income Expense Nonoperating Net</t>
+          <t>Interest Income Expense Nonoperating Net (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>-98,381</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>-120,879</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+18.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>426</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>-4,864</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+108.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>227,464</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>193,509</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+17.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>-58,113</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>-51,032</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-13.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations</t>
+          <t>Income Loss From Continuing Operations (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>169,351</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>142,477</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+18.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Income Loss From Discontinued Operations Net Of Tax Attributable To Reporting Entity</t>
+          <t>Income Loss From Discontinued Operations Net Of Tax Attributable To Reporting Entity (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>-977</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>-2,231</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+56.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>168,374</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>140,246</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+20.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Income Loss From Continuing Operations Per Basic Share (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
@@ -1162,2210 +1162,2210 @@
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>182,736</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>141,590</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+29.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income</t>
+          <t>Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>14,362</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>1,344</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+968.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Provision For Loan Lease And Other Losses (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>119,328</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>3,744</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+3087.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents At Carrying Value</t>
+          <t>Restricted Cash And Cash Equivalents At Carrying Value (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>32,470</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>87,442</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-62.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>368,068</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>395,281</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-6.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Inventory Finished Goods Net Of Reserves</t>
+          <t>Inventory Finished Goods Net Of Reserves (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>188,884</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>188,818</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Prepaid Expenses &amp; Other Current Assets</t>
+          <t>Prepaid Expenses &amp; Other Current Assets (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>190,634</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>899,384</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>857,540</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+4.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>273,167</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>242,290</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+12.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>4,999,172</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>684,198</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>714,133</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-4.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>15,912,648</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>15,830,065</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+0.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>83,470</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>78,514</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+6.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>3,496,452</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>3,473,326</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+0.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Subscriber System Assets Net</t>
+          <t>Subscriber System Assets Net (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>2,748,691</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>2,949,154</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>-6.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>4,829,452</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>4,806,326</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+0.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Deferred Policy Acquisition Costs</t>
+          <t>Deferred Policy Acquisition Costs (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>1,478,584</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>1,356,723</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+9.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Long Term Debt And Capital Lease Obligations Current</t>
+          <t>Long Term Debt And Capital Lease Obligations Current (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>309,142</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>206,632</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+49.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Accounts Payable</t>
+          <t>Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>113,178</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>132,739</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>-14.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Deferred Revenue (Current)</t>
+          <t>Deferred Revenue (Current) (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>247,075</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>252,880</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-2.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Accrued Liabilities</t>
+          <t>Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>397,108</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>493,967</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>-19.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>1,066,503</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>1,117,134</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>-4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Current Portion of Long-Term Debt</t>
+          <t>Current Portion of Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>-309,142</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>-206,632</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>-49.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Contract With Customer Liability Noncurrent</t>
+          <t>Contract With Customer Liability Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>2,079,449</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>2,078,616</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>1,286,665</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>1,170,278</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+9.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Other Non-Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>320,517</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>219,966</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+45.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>12,112,856</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>12,212,773</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>-0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>7,778,135</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>7,915,236</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>7,359,722</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>7,612,702</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>-3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Operating Lease Liabilities (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>79,304</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>75,330</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+5.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Long Term Debt And Capital Lease Obligations</t>
+          <t>Long Term Debt And Capital Lease Obligations (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>7,359,722</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>7,612,702</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>-3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>6,563,279</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>6,840,189</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>-4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>-2,784,340</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>-3,225,634</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+13.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>12,803</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>-5,692</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+324.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>3,799,792</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>3,617,292</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+5.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>15,912,648</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>15,830,065</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+0.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Depreciation Depletion And Amortization Including Discontinued Operations</t>
+          <t>Depreciation Depletion And Amortization Including Discontinued Operations (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>345,486</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>339,535</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Capitalized Contract Cost Amortization Including Discontinued Operations</t>
+          <t>Capitalized Contract Cost Amortization Including Discontinued Operations (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>67,445</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>60,358</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+11.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Contract With Customer Liability Revenue Recognized Including Discontinued Operations</t>
+          <t>Contract With Customer Liability Revenue Recognized Including Discontinued Operations (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>-89,595</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>-88,871</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Allocated Share Based Compensation Expense</t>
+          <t>Allocated Share Based Compensation Expense (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>13,626</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>20,521</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-33.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>5,406</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>2,634</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+105.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Provision For Doubtful Accounts And Inventory Write Down</t>
+          <t>Provision For Doubtful Accounts And Inventory Write Down (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>65,035</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>52,545</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+23.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Unrealized Gain Loss On Derivatives</t>
+          <t>Unrealized Gain Loss On Derivatives (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>7,554</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>25,041</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>-69.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Other Operating Activities Cash Flow Statement</t>
+          <t>Other Operating Activities Cash Flow Statement (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>18,686</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>18,987</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>-1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Increase Decreasein Deferred Subscriber Acquisition Costs</t>
+          <t>Increase Decreasein Deferred Subscriber Acquisition Costs (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-94,272</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>-92,787</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deferred Subscriber Acquisition Revenue</t>
+          <t>Increase Decrease In Deferred Subscriber Acquisition Revenue (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>51,506</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>57,828</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-10.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Capital Net</t>
+          <t>Increase Decrease In Other Operating Capital Net (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>78,842</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>-75,854</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+203.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>638,093</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>466,626</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+36.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Payments To Acquire Intangible Assets</t>
+          <t>Payments To Acquire Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-102,245</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>-106,899</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+4.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Payments For Subscriber System Assets And Bulk Account Purchases</t>
+          <t>Payments For Subscriber System Assets And Bulk Account Purchases (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>-90,622</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>-105,461</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+14.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>-48,929</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>-45,420</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-7.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Payments To Acquire Businesses Net Of Cash Acquired</t>
+          <t>Payments To Acquire Businesses Net Of Cash Acquired (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-163,990</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Derivative Instrument Investing Activities</t>
+          <t>Payments For Proceeds From Derivative Instrument Investing Activities (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>460</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-743</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+161.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-282</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>264</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-206.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-405,608</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-258,259</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>-57.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt</t>
+          <t>Repayments Of Long Term Debt (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-10,624</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-511,029</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+97.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Proceeds From Receivables Facility Borrowings</t>
+          <t>Proceeds From Receivables Facility Borrowings (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>49,684</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>64,691</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>-23.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Repayments Of Receivables Facility Borrowings</t>
+          <t>Repayments Of Receivables Facility Borrowings (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-60,244</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>-76,397</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+21.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Derivative Instrument Financing Activities</t>
+          <t>Payments For Proceeds From Derivative Instrument Financing Activities (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>12,394</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>17,157</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-27.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (Q)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-115,889</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-396,564</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+70.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Payments Of Dividends</t>
+          <t>Payments Of Dividends (Q)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-44,992</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-48,918</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+8.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Finance Lease Principal Payments</t>
+          <t>Finance Lease Principal Payments (Q)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-7,615</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-7,304</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-4.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (Q)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-11,941</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>118</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>-10219.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-189,227</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-321,246</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+41.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (Q)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>43,258</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-112,879</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+138.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>151,798</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>91,186</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+66.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1703056/000170305626000059/adt-20260331.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>