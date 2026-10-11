--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,2104 +458,2104 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q2 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>534,283,554</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>528,898,816</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>2.29</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>0.64</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+257.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>536,425,635</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>530,140,990</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+1.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>2.29</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>0.64</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+257.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>5,086.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>4,579.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+11.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Cost Of Goods And Service Excluding Depreciation Depletion And Amortization</t>
+          <t>Cost Of Goods And Service Excluding Depreciation Depletion And Amortization (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>1,541.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>1,368.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+12.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Utilities Operating Expense Operations</t>
+          <t>Utilities Operating Expense Operations (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>537.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>817.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-34.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Utilities Operating Expense Maintenance</t>
+          <t>Utilities Operating Expense Maintenance (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>390.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>351.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+11.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Utilities Operating Expense Depreciation And Amortization</t>
+          <t>Utilities Operating Expense Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>853.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>821.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+3.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Utilities Operating Expense Taxes</t>
+          <t>Utilities Operating Expense Taxes (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>365</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>393.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-7.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>3,687.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>3,895.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-5.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>1,399.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>683.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+104.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Investment Income Interest And Dividend (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>15.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>13.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+18.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Public Utilities Allowance For Funds Used During Construction Capitalized Cost Of Equity</t>
+          <t>Public Utilities Allowance For Funds Used During Construction Capitalized Cost Of Equity (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>57.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>55.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+3.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Net Periodic Defined Benefits Expense Reversal Of Expense Excluding Service Cost Component</t>
+          <t>Net Periodic Defined Benefits Expense Reversal Of Expense Excluding Service Cost Component (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>34.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>37.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-7.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>-489.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>-465.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>-5.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Before Income Taxes Minority Interest And Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Continuing Operations Before Income Taxes Minority Interest And Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>1,016.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>324</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+213.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>-250.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>6.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-3844.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>20.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>25.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-18.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>1,288.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>342.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+276.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>62.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>2.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+2740.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>1,225.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>340.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+260.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Diluted</t>
+          <t>Net Income Loss Available To Common Stockholders Diluted (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>1,225.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>340.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+260.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>5,055.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>4,657.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+8.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Other Revenue (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>1,192.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>362.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+229.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Gain Loss On Investments (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Short-Term Investments</t>
+          <t>Short-Term Investments (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>212</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>225.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>-6.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>227.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>202.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+12.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents At Carrying Value</t>
+          <t>Restricted Cash And Cash Equivalents At Carrying Value (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>51.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>45.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+13.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Other Receivables Net Current (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Accounts Receivable Gross Current</t>
+          <t>Accounts Receivable Gross Current (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>1,134.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>1,081.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+4.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Accounts And Other Receivables Net Current (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Unbilled Receivables Current</t>
+          <t>Unbilled Receivables Current (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>393.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>308.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+27.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Other Receivables</t>
+          <t>Other Receivables (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>53.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>47.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+13.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Allowance For Doubtful Accounts Receivable Current</t>
+          <t>Allowance For Doubtful Accounts Receivable Current (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>-63.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>-61.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>-3.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>2,797.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>2,651.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+5.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Other Inventory Supplies</t>
+          <t>Other Inventory Supplies (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>1,005.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>1,021.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>-1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Inventory Raw Materials</t>
+          <t>Inventory Raw Materials (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>616.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>741.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>-16.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Prepaid Expenses &amp; Other Current Assets</t>
+          <t>Prepaid Expenses &amp; Other Current Assets (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>283.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>411.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>-31.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>6,321.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>6,652.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-5.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Derivative Assets Current</t>
+          <t>Derivative Assets Current (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>469.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>322.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+45.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Income Taxes Receivable</t>
+          <t>Income Taxes Receivable (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>111.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>171</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>-34.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Regulatory Assets Current</t>
+          <t>Regulatory Assets Current (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>547.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>506.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+8.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Transfers Accounted For As Secured Borrowings Assets Carrying Amount</t>
+          <t>Transfers Accounted For As Secured Borrowings Assets Carrying Amount (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>1,279</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>1,276.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Regulatory Assets Noncurrent</t>
+          <t>Regulatory Assets Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>4,870.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>5,354.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>-9.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Deferred Property Taxes Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Securitized Regulatory Transition Assets Noncurrent</t>
+          <t>Securitized Regulatory Transition Assets Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>973.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>283.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+243.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Spent Nuclear Fuel And Decommissioning Trusts Noncurrent</t>
+          <t>Spent Nuclear Fuel And Decommissioning Trusts Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>4,609.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>580.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>581.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Employee Benefits And Pension Assets Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Deferred Charges And Other Noncurrent Assets</t>
+          <t>Deferred Charges And Other Noncurrent Assets (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>3,774.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>15,119.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>3,368.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+348.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>107,778.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>99,622.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+8.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>52.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>52.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Derivative Assets Noncurrent</t>
+          <t>Derivative Assets Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>258.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>255.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+1.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Public Utilities Property Plant And Equipment Transmission Gross</t>
+          <t>Public Utilities Property Plant And Equipment Transmission Gross (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>40,304.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Public Utilities Property Plant And Equipment Generation Or Processing Gross</t>
+          <t>Public Utilities Property Plant And Equipment Generation Or Processing Gross (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>26,039.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Public Utilities Property Plant And Equipment Distribution Gross</t>
+          <t>Public Utilities Property Plant And Equipment Distribution Gross (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>32,125.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment Other</t>
+          <t>Property Plant And Equipment Other (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>8,378.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment Gross</t>
+          <t>Property Plant And Equipment Gross (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>113,792.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>104,251.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+9.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Accumulated Depreciation Depletion And Amortization Property Plant And Equipment Including Public Utilities</t>
+          <t>Accumulated Depreciation Depletion And Amortization Property Plant And Equipment Including Public Utilities (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>27,455.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Regulated And Nonregulated Property Plant And Equipment Net</t>
+          <t>Regulated And Nonregulated Property Plant And Equipment Net (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>86,337.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
@@ -2570,354 +2570,354 @@
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Accounts Payable</t>
+          <t>Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>2,714.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>2,331.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+16.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Current Portion of Long-Term Debt</t>
+          <t>Current Portion of Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>3,212.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>2,071.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+55.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Derivative Liabilities Current</t>
+          <t>Derivative Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>106.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>155</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-31.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Short Term Borrowings</t>
+          <t>Short Term Borrowings (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>1,501.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>1,681.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-10.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Taxes Payable Current</t>
+          <t>Taxes Payable Current (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>1,527.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>1,513.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Deferred Revenue (Current)</t>
+          <t>Deferred Revenue (Current) (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>454.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Interest Payable Current</t>
+          <t>Interest Payable Current (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>479.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>458</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+4.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Operating Lease Liability Current</t>
+          <t>Operating Lease Liability Current (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>91</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>99.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-8.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Other Liabilities Current</t>
+          <t>Other Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>1,356.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>1,398.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>11,443.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>10,162.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+12.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Regulatory Liability Deferred Fuel Costs (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
@@ -2954,418 +2954,418 @@
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Transfers Accounted For As Secured Borrowings Associated Liabilities Carrying Amount</t>
+          <t>Transfers Accounted For As Secured Borrowings Associated Liabilities Carrying Amount (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>900</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>900</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Short Term Bank Loans And Notes Payable</t>
+          <t>Short Term Bank Loans And Notes Payable (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>601.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>781.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>-23.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Commercial Paper</t>
+          <t>Commercial Paper (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>600</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>776</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>-22.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>41,313.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>39,990.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>10,521.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>9,786.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+7.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Derivative Liabilities Noncurrent</t>
+          <t>Derivative Liabilities Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>191.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>261.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-26.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Regulatory Liability Noncurrent</t>
+          <t>Regulatory Liability Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>7,973.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>8,185.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-2.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Asset Retirement Obligations Noncurrent</t>
+          <t>Asset Retirement Obligations Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>3,625.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>3,633.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Operating Lease Liabilities (Q)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>506.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>496.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Other Non-Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>913.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>646.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+41.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Employee Benefits And Pension Obligations Noncurrent</t>
+          <t>Employee Benefits And Pension Obligations Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>270.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Liabilities Noncurrent</t>
+          <t>Liabilities Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>65,316.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>63,227.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Provisions For Rate Refunds Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
@@ -3402,322 +3402,322 @@
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>76,759.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>73,390</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+4.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>44,525.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>42,062.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+5.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>11,504.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>9,498.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>+21.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>3,482.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>3,465.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>+0.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Members Capital (Q)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>14,896.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>13,211.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>+12.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-12.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>-40</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>+68.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Members Equity (Q)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>29,871.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>26,135.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>+14.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Members Equity Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
@@ -3754,770 +3754,770 @@
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>1,097.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>40.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>+2609.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>30,968.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>26,175.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>+18.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>107,778.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>99,622.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>+8.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Redeemable Noncontrolling Interest Equity Performance Shares Carrying Amount</t>
+          <t>Redeemable Noncontrolling Interest Equity Performance Shares Carrying Amount (Q)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>50.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Temporary Equity Carrying Amount Including Portion Attributable To Noncontrolling Interests</t>
+          <t>Temporary Equity Carrying Amount Including Portion Attributable To Noncontrolling Interests (Q)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>50.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Construction In Progress Gross</t>
+          <t>Construction In Progress Gross (Q)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>6,945.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>6,196.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>+12.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (YTD)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>-53.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>-56.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>+4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Amortization Deferral Of Incremental Nuclear Refueling Outage Expenses Net (YTD)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Pension Contributions</t>
+          <t>Pension Contributions (YTD)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>-94.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Unrealized Gain Loss On Derivatives</t>
+          <t>Unrealized Gain Loss On Derivatives (YTD)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>-240.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>-75</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>-220.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Property Taxes</t>
+          <t>Property Taxes (YTD)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>240.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>213.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>+12.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Deferred Fuel Over Under Recovery Net</t>
+          <t>Deferred Fuel Over Under Recovery Net (YTD)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>-41.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>-134.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Increase Decrease In Regulatory Assets (YTD)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Noncurrent Assets</t>
+          <t>Increase Decrease In Other Noncurrent Assets (YTD)</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>-439.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>-131</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>-235.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Amortization Of Nuclear Fuel (YTD)</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Change in Other Liabilities</t>
+          <t>Change in Other Liabilities (YTD)</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>41.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>189.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>-78.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Increase Decrease In Other Regulatory Assets (YTD)</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Change in Accounts Receivable</t>
+          <t>Change in Accounts Receivable (YTD)</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>-176.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>-209.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>+15.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Change in Inventory</t>
+          <t>Change in Inventory (YTD)</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>114.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>111.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>+2.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Change in Accounts Payable</t>
+          <t>Change in Accounts Payable (YTD)</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>286.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>77</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>+272.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Taxes Payable</t>
+          <t>Increase Decrease In Accrued Taxes Payable (YTD)</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>-468.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>-301.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>-55.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Current Assets</t>
+          <t>Increase Decrease In Other Current Assets (YTD)</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>10.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>-144</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>+107.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Current Liabilities</t>
+          <t>Increase Decrease In Other Current Liabilities (YTD)</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>-170.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>108.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>-257.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Increase Decrease In Margin Deposits Outstanding (YTD)</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
@@ -4554,322 +4554,322 @@
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (YTD)</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>2,671.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>2,904.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>-8.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Payments For Construction In Process</t>
+          <t>Payments For Construction In Process (YTD)</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>-4,020.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>-3,318.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>-21.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Payments For Proceeds From Advances To Affiliate (YTD)</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Payments To Acquire Investments</t>
+          <t>Payments To Acquire Investments (YTD)</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>-1,336.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>-1,190.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>-12.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (YTD)</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>103.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>57.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>+80.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Maturity And Collections Of Investments</t>
+          <t>Proceeds From Sale Maturity And Collections Of Investments (YTD)</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>1,311</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>1,157.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>+13.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Payments To Acquire Productive Assets</t>
+          <t>Payments To Acquire Productive Assets (YTD)</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>-1,359.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (YTD)</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>-5,347.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>-3,249.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>-64.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Payments For Nuclear Fuel</t>
+          <t>Payments For Nuclear Fuel (YTD)</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>-45.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>-69.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>+34.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Capital Expenditures (Q)</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
@@ -4938,226 +4938,226 @@
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Long Term Debt</t>
+          <t>Proceeds From Issuance Of Long Term Debt (YTD)</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>3,163.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>3,663.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>-13.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Proceeds From Repayments Of Short Term Debt Maturing In Three Months Or Less</t>
+          <t>Proceeds From Repayments Of Short Term Debt Maturing In Three Months Or Less (YTD)</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>-764.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>-860</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>+11.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Proceeds From Payments For Advances From Affiliate (YTD)</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt</t>
+          <t>Repayments Of Long Term Debt (YTD)</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>-1,324.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>-1,769.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>+25.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Proceeds From Minority Shareholders</t>
+          <t>Proceeds From Minority Shareholders (YTD)</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>2,782.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Finance Lease Principal Payments</t>
+          <t>Finance Lease Principal Payments (YTD)</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>-25</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>-35.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>+30.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Payments Of Distributions To Affiliates (YTD)</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
@@ -5194,482 +5194,482 @@
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (YTD)</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>2.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>-35.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>+107.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (YTD)</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>-1,000.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>-936</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>-6.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (YTD)</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>2,708.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>214.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>+1163.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Common Stock</t>
+          <t>Proceeds From Issuance Of Common Stock (YTD)</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>131.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>475.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>-72.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Proceeds From Short Term Debt Maturing In More Than Three Months</t>
+          <t>Proceeds From Short Term Debt Maturing In More Than Three Months (YTD)</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>319.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>376.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>-15.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Repayments Of Short Term Debt Maturing In More Than Three Months</t>
+          <t>Repayments Of Short Term Debt Maturing In More Than Three Months (YTD)</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>-577.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>-665.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>+13.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (YTD)</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>946.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>881</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>+7.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (YTD)</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>59.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>60.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>-2.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Capital Lease Obligations Incurred</t>
+          <t>Capital Lease Obligations Incurred (YTD)</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>16.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>20.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>-18.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Sale Of Transferable Tax Credits</t>
+          <t>Sale Of Transferable Tax Credits (YTD)</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>-17.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>-72.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>+76.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Construction In Progress Expenditures Incurred But Not Yet Paid</t>
+          <t>Construction In Progress Expenditures Incurred But Not Yet Paid (YTD)</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>1,059.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>1,049.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>+0.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Payments For Nuclear Fuel During Noncash Or Partial Noncash Transaction</t>
+          <t>Payments For Nuclear Fuel During Noncash Or Partial Noncash Transaction (YTD)</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>33.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>8.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>+307.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Period Increase Decrease Excluding Exchange Rate Effect</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Period Increase Decrease Excluding Exchange Rate Effect (YTD)</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>32.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>-131.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>+124.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>278.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>247.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>+12.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490425000141/aep-20250630.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>