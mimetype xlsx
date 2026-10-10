--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -1514,51 +1514,51 @@
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>35.2</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>-6.3%</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490426000034/aep-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Other Receivables Net Current (Q)</t>
+          <t>Other Receivables Net Current (INSTANT)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490426000034/aep-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
@@ -1610,51 +1610,51 @@
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>1,119.3</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>+19.5%</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490426000034/aep-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Accounts And Other Receivables Net Current (Q)</t>
+          <t>Accounts And Other Receivables Net Current (INSTANT)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490426000034/aep-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
@@ -2026,51 +2026,51 @@
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490426000034/aep-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Deferred Property Taxes Noncurrent (Q)</t>
+          <t>Deferred Property Taxes Noncurrent (INSTANT)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490426000034/aep-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
@@ -2122,51 +2122,51 @@
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490426000034/aep-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Employee Benefits And Pension Assets Noncurrent (Q)</t>
+          <t>Employee Benefits And Pension Assets Noncurrent (INSTANT)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490426000034/aep-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
@@ -2570,51 +2570,51 @@
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490426000034/aep-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Other Short Term Borrowings (Q)</t>
+          <t>Other Short Term Borrowings (INSTANT)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490426000034/aep-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
@@ -2826,83 +2826,83 @@
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>589.4</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>+6.7%</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490426000034/aep-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Security Deposit Liability Current (Q)</t>
+          <t>Security Deposit Liability Current (INSTANT)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490426000034/aep-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Contributions In Aid Of Construction Current (Q)</t>
+          <t>Contributions In Aid Of Construction Current (INSTANT)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490426000034/aep-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
@@ -2922,51 +2922,51 @@
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>92.8</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>+2.4%</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490426000034/aep-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Regulatory Liability Deferred Fuel Costs (Q)</t>
+          <t>Regulatory Liability Deferred Fuel Costs (INSTANT)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490426000034/aep-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
@@ -3018,51 +3018,51 @@
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490426000034/aep-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Provisions For Rate Refunds Current (Q)</t>
+          <t>Provisions For Rate Refunds Current (INSTANT)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490426000034/aep-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
@@ -3434,83 +3434,83 @@
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490426000034/aep-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Provisions For Rate Refunds Noncurrent (Q)</t>
+          <t>Provisions For Rate Refunds Noncurrent (INSTANT)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490426000034/aep-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Storm Reserve Noncurrent (Q)</t>
+          <t>Storm Reserve Noncurrent (INSTANT)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490426000034/aep-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
@@ -3626,51 +3626,51 @@
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>3,478.7</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>+1.9%</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490426000034/aep-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Members Capital (Q)</t>
+          <t>Members Capital (INSTANT)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490426000034/aep-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
@@ -3722,51 +3722,51 @@
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>20.3</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>+8.4%</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490426000034/aep-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Members Equity (Q)</t>
+          <t>Members Equity (INSTANT)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490426000034/aep-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
@@ -3786,83 +3786,83 @@
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>27,320.7</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>+16.4%</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490426000034/aep-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Members Equity Attributable To Noncontrolling Interest (Q)</t>
+          <t>Members Equity Attributable To Noncontrolling Interest (INSTANT)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490426000034/aep-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Limited Liability Company Llc Members Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
+          <t>Limited Liability Company Llc Members Equity Including Portion Attributable To Noncontrolling Interest (INSTANT)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4904/000000490426000034/aep-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">