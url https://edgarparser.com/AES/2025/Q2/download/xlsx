--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,1560 +458,1560 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q2 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>2,855</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>2,942</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>-3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Cost of Revenue</t>
+          <t>Cost of Revenue (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>-2,402</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>-2,389</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>-0.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Gross Profit</t>
+          <t>Gross Profit (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>453</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>553</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>-18.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>-49</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>-66</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+25.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>-352</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>-389</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+9.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Interest Income</t>
+          <t>Interest Income (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-20.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Gains Losses On Extinguishment Of Debt</t>
+          <t>Gains Losses On Extinguishment Of Debt (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>-9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+44.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Other Expenses</t>
+          <t>Other Expenses (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>-295</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>-84</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-251.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Other Nonoperating Income</t>
+          <t>Other Nonoperating Income (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+47.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Business</t>
+          <t>Gain Loss On Sale Of Business (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+6900.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Asset Impairment Reversals Expense</t>
+          <t>Asset Impairment Reversals Expense (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>-154</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-505.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Foreign Currency Transaction Gain Loss Before Tax</t>
+          <t>Foreign Currency Transaction Gain Loss Before Tax (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>-28</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-173.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Before Income Taxes Minority Interest And Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Continuing Operations Before Income Taxes Minority Interest And Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-66.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>-167</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-577.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>-22</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-833.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>-150</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>153</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-198.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>-55.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>-95</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>276</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-134.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Per Basic Share</t>
+          <t>Income Loss From Continuing Operations Per Basic Share (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>-0.13</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>0.39</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-133.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>-0.15</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>0.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-137.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>-0.15</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>0.39</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>-138.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>712</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>713</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Other Non Operating Expense</t>
+          <t>Other Non Operating Expense (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Increase In Redemption Value Of Redeemable Stock Of Subsidiaries</t>
+          <t>Increase In Redemption Value Of Redeemable Stock Of Subsidiaries (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>-6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+266.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>-105</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>282</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-137.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>-74</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>274</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-127.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>712</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>711</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax</t>
+          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>-43</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>92</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-146.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Operating Lease Lease Income</t>
+          <t>Operating Lease Lease Income (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>109</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>153</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-28.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Revenue From Contract With Customer Including Assessed Tax (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>1,350</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>1,773</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>-23.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents At Carrying Value</t>
+          <t>Restricted Cash And Cash Equivalents At Carrying Value (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>763</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>299</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+155.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>1,865</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>1,507</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+23.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>Inventory (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>647</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>661</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Prepaid Expense Current</t>
+          <t>Prepaid Expense Current (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>132</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>-6.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Other Assets Current</t>
+          <t>Other Assets Current (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>1,532</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>1,458</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+5.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Assets Of Disposal Group Including Discontinued Operation Current</t>
+          <t>Assets Of Disposal Group Including Discontinued Operation Current (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>3,655</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>-99.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>6,320</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>34,727</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures</t>
+          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>1,091</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Restricted Cash Noncurrent</t>
+          <t>Restricted Cash Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>345</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>2,050</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Deferred Tax Assets (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>402</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Loans Receivable Fair Value Disclosure</t>
+          <t>Loans Receivable Fair Value Disclosure (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>800</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>2,719</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>2,845</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>-4.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Assets Noncurrent Other Than Noncurrent Investments And Property Plant And Equipment</t>
+          <t>Assets Noncurrent Other Than Noncurrent Investments And Property Plant And Equipment (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>42,222</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>7,451</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+466.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>48,542</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
@@ -2026,1752 +2026,1752 @@
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Accounts Payable</t>
+          <t>Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>1,663</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>1,869</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>-11.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Interest Payable Current</t>
+          <t>Interest Payable Current (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>277</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>242</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+14.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Accrual For Taxes Other Than Income Taxes Current</t>
+          <t>Accrual For Taxes Other Than Income Taxes Current (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>292</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>229</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+27.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Supplier Finance Program Obligation</t>
+          <t>Supplier Finance Program Obligation (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>621</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Accrued Liabilities</t>
+          <t>Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>1,109</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>1,043</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+6.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Short Term Borrowings (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>7,679</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>9,823</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>-21.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>1,635</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>1,588</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Other Non-Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>2,812</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>2,452</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+14.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Liabilities Noncurrent</t>
+          <t>Liabilities Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>31,001</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>29,985</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+3.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Redeemable Noncontrolling Interest Equity Carrying Amount</t>
+          <t>Redeemable Noncontrolling Interest Equity Carrying Amount (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>2,179</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>901</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+141.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>6,070</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>7,067</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-14.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>-79</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>-769</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+89.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>-836</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>-1,409</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+40.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Treasury Stock Value</t>
+          <t>Treasury Stock Value (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>-1,795</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>-1,807</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+0.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>3,369</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>3,091</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+9.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>4,314</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>3,938</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+9.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>7,683</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>7,029</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+9.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>48,542</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>47,738</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Common Stock Shares Authorized</t>
+          <t>Common Stock Shares Authorized (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>1,200,000,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>1,200,000,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Common Stock Shares Outstanding</t>
+          <t>Common Stock Shares Outstanding (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>711,922,815</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>710,823,239</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Common Stock Shares Issued</t>
+          <t>Common Stock Shares Issued (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>859,711,007</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>859,584,456</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Common Stock Par Or Stated Value Per Share</t>
+          <t>Common Stock Par Or Stated Value Per Share (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>0.01</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>0.01</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Treasury Stock Common Shares</t>
+          <t>Treasury Stock Common Shares (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>147,788,192</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (YTD)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>691</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>633</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+9.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Asset Impairment Charges</t>
+          <t>Asset Impairment Charges (YTD)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-95</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>84</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-213.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (YTD)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>149</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>258</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-42.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Tax Credit Transfer Proceeds Allocated To Noncontrolling Interests</t>
+          <t>Tax Credit Transfer Proceeds Allocated To Noncontrolling Interests (YTD)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>212</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+715.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Sales Type Lease Selling Profit Loss</t>
+          <t>Sales Type Lease Selling Profit Loss (YTD)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>208</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>67</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+210.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Emissions Allowance Expense</t>
+          <t>Emissions Allowance Expense (YTD)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>178</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+150.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Loss On Realizedunrealized Foreign Currency</t>
+          <t>Loss On Realizedunrealized Foreign Currency (YTD)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>78</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-69.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Other Non-Cash Items (YTD)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>220</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-210</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+204.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Change in Accounts Receivable</t>
+          <t>Change in Accounts Receivable (YTD)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-239</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+110.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Change in Inventory</t>
+          <t>Change in Inventory (YTD)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-29</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-193.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Change in Prepaid &amp; Other Assets</t>
+          <t>Change in Prepaid &amp; Other Assets (YTD)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>198</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+48.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (YTD)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>75</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+59.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (YTD)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-116</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-160</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+27.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Increase Decrease In Income Taxes Payable Net Of Income Taxes Receivable</t>
+          <t>Increase Decrease In Income Taxes Payable Net Of Income Taxes Receivable (YTD)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-82</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-464</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+82.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Liabilities</t>
+          <t>Increase Decrease In Other Operating Liabilities (YTD)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>83</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>74</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+12.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (YTD)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>1,521</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>679</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>+124.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (YTD)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-2,586</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-3,833</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+32.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Payments To Acquire Businesses And Interest In Affiliates</t>
+          <t>Payments To Acquire Businesses And Interest In Affiliates (YTD)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>112</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>73</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+53.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Proceeds From Divestiture Of Businesses And Interests In Affiliates</t>
+          <t>Proceeds From Divestiture Of Businesses And Interests In Affiliates (YTD)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>-54.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Short Term Investments</t>
+          <t>Proceeds From Sale Of Short Term Investments (YTD)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>534</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-90.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Payments To Acquire Short Term Investments</t>
+          <t>Payments To Acquire Short Term Investments (YTD)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-36</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>-604</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>+94.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Payments For Advance To Affiliate</t>
+          <t>Payments For Advance To Affiliate (YTD)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>-50</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>+98.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Payments For Emissions Allowances</t>
+          <t>Payments For Emissions Allowances (YTD)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>-234</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>-91</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>-157.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (YTD)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>-118</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>+125.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (YTD)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>-2,882</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>-4,224</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>+31.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Noncash Or Part Noncash Divestiture Amount Of Consideration Received1</t>
+          <t>Noncash Or Part Noncash Divestiture Amount Of Consideration Received1 (YTD)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>-21.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Capital Lease Obligations Incurred</t>
+          <t>Capital Lease Obligations Incurred (YTD)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>78</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>-56.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Noncash Distributions To Noncontrolling Interests</t>
+          <t>Noncash Distributions To Noncontrolling Interests (YTD)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
@@ -3786,962 +3786,962 @@
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Non Cash Contributions From Noncontrolling Interests</t>
+          <t>Non Cash Contributions From Noncontrolling Interests (YTD)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>254</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>+916.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Receivable For Proceeds From Sale Of Dominican Republic Renewables See Note18</t>
+          <t>Receivable For Proceeds From Sale Of Dominican Republic Renewables See Note18 (YTD)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Proceeds From Lines Of Credit</t>
+          <t>Proceeds From Lines Of Credit (YTD)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>2,128</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>4,003</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>-46.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Repayments Of Lines Of Credit</t>
+          <t>Repayments Of Lines Of Credit (YTD)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>-2,398</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>-2,582</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>+7.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Proceeds From Repayments Of Commercial Paper</t>
+          <t>Proceeds From Repayments Of Commercial Paper (YTD)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>67</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>690</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>-90.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Issuance Of Recourse Debt</t>
+          <t>Issuance Of Recourse Debt (YTD)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>800</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>950</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>-15.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Repayments Of Recourse Debt</t>
+          <t>Repayments Of Recourse Debt (YTD)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>-774</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Nonrecourse Debt</t>
+          <t>Proceeds From Issuance Of Nonrecourse Debt (YTD)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>2,332</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>3,798</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>-38.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Repayments Of Nonrecourse Debt</t>
+          <t>Repayments Of Nonrecourse Debt (YTD)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>-1,490</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>-2,726</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>+45.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Payments Of Financing Costs</t>
+          <t>Payments Of Financing Costs (YTD)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>-49</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>-75</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>+34.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Purchases Under Supplier Financing Arrangements</t>
+          <t>Purchases Under Supplier Financing Arrangements (YTD)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>-567</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>-708</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>+19.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Repayments Of Obligations Under Supplier Financing Arrangements</t>
+          <t>Repayments Of Obligations Under Supplier Financing Arrangements (YTD)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>862</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>1,055</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>-18.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Payments To Minority Shareholders</t>
+          <t>Payments To Minority Shareholders (YTD)</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>-338</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>-128</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>-164.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Acquisitions Of Noncontrolling Interests (YTD)</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Proceeds From Minority Shareholders</t>
+          <t>Proceeds From Minority Shareholders (YTD)</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>274</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>97</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>+182.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Sales To Noncontrolling Interests</t>
+          <t>Sales To Noncontrolling Interests (YTD)</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>1,138</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>323</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>+252.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Issuance Of Preferred Shares In Subsidiaries</t>
+          <t>Issuance Of Preferred Shares In Subsidiaries (YTD)</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>452</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (YTD)</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>-250</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>-238</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>-5.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Payments For Financed Capital Expenditures</t>
+          <t>Payments For Financed Capital Expenditures (YTD)</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>-21</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>-19</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>-10.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (YTD)</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>-114</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>-976.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (YTD)</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>1,462</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>3,759</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>-61.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Debt Repayments (YTD)</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (YTD)</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>598</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>765</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>-21.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (YTD)</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>134</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>209</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>-35.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (YTD)</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>-43</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>+88.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Net Cash Change Of Discontinued And Held For Sale Businesses</t>
+          <t>Net Cash Change Of Discontinued And Held For Sale Businesses (YTD)</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>66</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>-13</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>+607.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (YTD)</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>158</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>+2.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>2,201</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>2,148</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>+2.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Loss Gain On Realizedunrealized Derivatives</t>
+          <t>Loss Gain On Realizedunrealized Derivatives (YTD)</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>-137</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>+151.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476125000075/aes-20250630.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>