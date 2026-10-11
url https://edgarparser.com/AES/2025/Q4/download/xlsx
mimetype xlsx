--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,4354 +458,4354 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q4 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>3,101</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>2,962</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+4.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Cost of Revenue</t>
+          <t>Cost of Revenue (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>2,519</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>2,542</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>-0.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Gross Profit</t>
+          <t>Gross Profit (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>582</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>420</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+38.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>-69</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>-90</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+23.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>-365</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>-360</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>-1.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Interest Income</t>
+          <t>Interest Income (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>72</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+4.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Gains Losses On Extinguishment Of Debt</t>
+          <t>Gains Losses On Extinguishment Of Debt (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>-11</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>-6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-83.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Other Expenses</t>
+          <t>Other Expenses (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+286.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Other Nonoperating Income</t>
+          <t>Other Nonoperating Income (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-72.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Business</t>
+          <t>Gain Loss On Sale Of Business (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>-12</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>308</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-103.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Foreign Currency Transaction Gain Loss Before Tax</t>
+          <t>Foreign Currency Transaction Gain Loss Before Tax (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>-22</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-175.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Other Nonoperating Expense (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Before Income Taxes Minority Interest And Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Continuing Operations Before Income Taxes Minority Interest And Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>-269</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>168</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-260.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>139</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>-7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+2085.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+100.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Income Loss From Continuing Operations Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>-130</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>156</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-183.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Discontinued Operation Gain Loss On Disposal Of Discontinued Operation Net Of Tax</t>
+          <t>Discontinued Operation Gain Loss On Disposal Of Discontinued Operation Net Of Tax (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>-2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>-132</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>156</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-184.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>320</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>467</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-31.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>325</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>467</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-30.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Net Income Loss From Continuing Operations Available To Common Shareholders Basic</t>
+          <t>Net Income Loss From Continuing Operations Available To Common Shareholders Basic (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>327</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>467</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>-30.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations</t>
+          <t>Income Loss From Continuing Operations (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>322</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>467</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-31.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Per Basic Share</t>
+          <t>Income Loss From Continuing Operations Per Basic Share (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>0.45</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>0.66</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>-31.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Income Loss From Discontinued Operations Net Of Tax Per Basic Share</t>
+          <t>Income Loss From Discontinued Operations Net Of Tax Per Basic Share (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>0.45</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>0.66</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-31.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Per Diluted Share</t>
+          <t>Income Loss From Continuing Operations Per Diluted Share (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>0.45</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>0.66</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-31.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Income Loss From Discontinued Operations Net Of Tax Per Diluted Share</t>
+          <t>Income Loss From Discontinued Operations Net Of Tax Per Diluted Share (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>0.45</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>0.66</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-31.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>452</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>311</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+45.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>439</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>803</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>-45.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>-100.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax</t>
+          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>94</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>433</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>-78.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Operating Lease Lease Income</t>
+          <t>Operating Lease Lease Income (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-64.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Revenue From Contract With Customer Including Assessed Tax (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>1,382</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>1,524</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-9.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents At Carrying Value</t>
+          <t>Restricted Cash And Cash Equivalents At Carrying Value (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>691</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>437</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+58.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Short-Term Investments</t>
+          <t>Short-Term Investments (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+120.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>1,683</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>1,646</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+2.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>Inventory (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>612</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>593</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+3.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Prepaid Expense Current</t>
+          <t>Prepaid Expense Current (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>192</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>157</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+22.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Other Assets Current</t>
+          <t>Other Assets Current (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>1,723</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>1,533</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+12.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Assets Of Disposal Group Including Discontinued Operation Current</t>
+          <t>Assets Of Disposal Group Including Discontinued Operation Current (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>862</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-94.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>6,502</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>6,831</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>-4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Prepaid Expenses &amp; Other Current Assets (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment Other</t>
+          <t>Property Plant And Equipment Other (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>39,077</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>32,823</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+19.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Accumulated Depreciation Depletion And Amortization Property Plant And Equipment</t>
+          <t>Accumulated Depreciation Depletion And Amortization Property Plant And Equipment (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>-9,796</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>-8,701</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>-12.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>37,818</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>33,166</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+14.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures</t>
+          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>1,004</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>1,124</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-10.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Debt Service Reserves And Other Deposits</t>
+          <t>Debt Service Reserves And Other Deposits (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>78</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+14.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>342</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>345</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-0.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>2,040</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>1,947</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets Tax Deferred Expense</t>
+          <t>Deferred Tax Assets Tax Deferred Expense (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>397</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>365</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+8.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Notes And Loans Receivable Gross Noncurrent</t>
+          <t>Notes And Loans Receivable Gross Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>755</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>2,821</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>2,917</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>-3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Assets Noncurrent Excluding Property Plant And Equipment</t>
+          <t>Assets Noncurrent Excluding Property Plant And Equipment (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>45,266</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>40,575</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+11.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>51,768</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>47,406</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+9.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>369</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>372</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>-0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>2,031</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>1,920</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+5.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Accounts Payable</t>
+          <t>Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>1,980</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>1,654</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+19.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Interest Payable Current</t>
+          <t>Interest Payable Current (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>268</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>256</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+4.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Accrual For Taxes Other Than Income Taxes Current</t>
+          <t>Accrual For Taxes Other Than Income Taxes Current (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>294</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>249</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+18.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Supplier Finance Program Obligation</t>
+          <t>Supplier Finance Program Obligation (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>616</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>917</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-32.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Accrued Liabilities</t>
+          <t>Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>2,223</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>1,246</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+78.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Non Recourse Debt Current</t>
+          <t>Non Recourse Debt Current (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>2,232</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>2,688</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-17.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>8,492</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>8,571</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-0.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Deferred Revenue (Current)</t>
+          <t>Deferred Revenue (Current) (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>245</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Recourse Debt Non Current</t>
+          <t>Recourse Debt Non Current (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>5,105</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>4,805</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+6.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Non Recourse Debt Non Current</t>
+          <t>Non Recourse Debt Non Current (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>21,681</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>20,626</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+5.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>1,581</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>1,490</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+6.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Other Non-Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>2,980</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>2,881</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+3.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Liabilities Noncurrent</t>
+          <t>Liabilities Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>31,347</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>30,193</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+3.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Operating Lease Liabilities (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>394</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>392</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+0.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Redeemable Noncontrolling Interest Equity Carrying Amount</t>
+          <t>Redeemable Noncontrolling Interest Equity Carrying Amount (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>2,824</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>938</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+201.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>5,904</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>5,913</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>641</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>293</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+118.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-698</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-766</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+8.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Treasury Stock Value</t>
+          <t>Treasury Stock Value (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-1,793</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-1,805</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+0.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>4,063</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>3,644</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+11.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>5,042</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>4,060</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+24.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>9,105</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>7,704</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+18.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>51,768</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>47,406</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+9.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>401</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>319</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+25.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Emissions Allowance Expense</t>
+          <t>Emissions Allowance Expense (Q)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>94</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+27.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Loss Gain On Realizedunrealized Derivatives</t>
+          <t>Loss Gain On Realizedunrealized Derivatives (Q)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>51</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>-102.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Sales Type Lease Selling Profit Loss</t>
+          <t>Sales Type Lease Selling Profit Loss (Q)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Asset Impairment Charges</t>
+          <t>Asset Impairment Charges (Q)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>369</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>216</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+70.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Loss On Realizedunrealized Foreign Currency</t>
+          <t>Loss On Realizedunrealized Foreign Currency (Q)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+18.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (Q)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-310</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>-312</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>+0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Other Non-Cash Items (Q)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>127</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>337</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>-62.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Change in Accounts Receivable</t>
+          <t>Change in Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>146</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>215</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-32.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Change in Inventory</t>
+          <t>Change in Inventory (Q)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>-114.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Change in Prepaid &amp; Other Assets</t>
+          <t>Change in Prepaid &amp; Other Assets (Q)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>149</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-100.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (Q)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-58</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>-250</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>+76.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>68</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>-74</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>+191.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Liabilities</t>
+          <t>Increase Decrease In Other Operating Liabilities (Q)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>-122</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>-520.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>1,488</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>1,088</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>+36.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (Q)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>-1,535</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>-1,727</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>+11.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Payments To Acquire Businesses And Interest In Affiliates</t>
+          <t>Payments To Acquire Businesses And Interest In Affiliates (Q)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>-4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>-167</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>+97.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Proceeds From Divestiture Of Businesses And Interests In Affiliates</t>
+          <t>Proceeds From Divestiture Of Businesses And Interests In Affiliates (Q)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>412</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>-99.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Short Term Investments</t>
+          <t>Proceeds From Sale Of Short Term Investments (Q)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>65</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>-64.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Payments To Acquire Short Term Investments</t>
+          <t>Payments To Acquire Short Term Investments (Q)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>-128</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>-93</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>-37.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Payments For Advance To Affiliate</t>
+          <t>Payments For Advance To Affiliate (Q)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>-17</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>-32</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>+46.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Payments For Emissions Allowances</t>
+          <t>Payments For Emissions Allowances (Q)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (Q)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>-20</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>+675.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>-1,592</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>-1,611</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>+1.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Noncash Or Part Noncash Divestiture Amount Of Consideration Received1</t>
+          <t>Noncash Or Part Noncash Divestiture Amount Of Consideration Received1 (Q)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>62</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>-66.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Capital Lease Obligations Incurred</t>
+          <t>Capital Lease Obligations Incurred (Q)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>216</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>-77.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Dividends Payable Current And Noncurrent</t>
+          <t>Dividends Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Non Cash Contributions From Noncontrolling Interests</t>
+          <t>Non Cash Contributions From Noncontrolling Interests (Q)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>-137</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>-145</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>+5.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Liability Derecognized Due To Sale Of Assets (Q)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Proceeds From Lines Of Credit</t>
+          <t>Proceeds From Lines Of Credit (Q)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>1,154</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>1,154</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Repayments Of Lines Of Credit</t>
+          <t>Repayments Of Lines Of Credit (Q)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>-1,379</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>-2,146</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>+35.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Issuance Of Recourse Debt</t>
+          <t>Issuance Of Recourse Debt (Q)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>500</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>-100.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Nonrecourse Debt</t>
+          <t>Proceeds From Issuance Of Nonrecourse Debt (Q)</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>1,469</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>2,037</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>-27.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Repayments Of Nonrecourse Debt</t>
+          <t>Repayments Of Nonrecourse Debt (Q)</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>-1,294</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>-995</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>-30.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Payments Of Financing Costs</t>
+          <t>Payments Of Financing Costs (Q)</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>-33</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>-50</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>+34.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Purchases Under Supplier Financing Arrangements</t>
+          <t>Purchases Under Supplier Financing Arrangements (Q)</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>2,617</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>-575</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>+555.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Repayments Of Obligations Under Supplier Financing Arrangements</t>
+          <t>Repayments Of Obligations Under Supplier Financing Arrangements (Q)</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>573</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>382</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>+50.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Payments To Minority Shareholders</t>
+          <t>Payments To Minority Shareholders (Q)</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>-389</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>-265</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>-46.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Proceeds From Minority Shareholders</t>
+          <t>Proceeds From Minority Shareholders (Q)</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>+17.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Sales To Noncontrolling Interests</t>
+          <t>Sales To Noncontrolling Interests (Q)</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>795</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>378</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>+110.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (Q)</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>-125</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>-122</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>-2.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Payments For Financed Capital Expenditures</t>
+          <t>Payments For Financed Capital Expenditures (Q)</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>-25</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>-98</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>+74.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (Q)</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>-21</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>-84</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>+75.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>-278</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>-224</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>-24.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (Q)</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>351</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>165</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>+112.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (Q)</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>75</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>-53.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Tax Credit Transfer Proceeds Allocated To Noncontrolling Interests</t>
+          <t>Tax Credit Transfer Proceeds Allocated To Noncontrolling Interests (Q)</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>460</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>+995.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>-16</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>+68.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Net Cash Change Of Discontinued And Held For Sale Businesses</t>
+          <t>Net Cash Change Of Discontinued And Held For Sale Businesses (Q)</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>243</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>-100.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (Q)</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>-387</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>-520</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>+25.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>2,162</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>2,039</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>+6.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/874761/000087476126000063/aes-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>