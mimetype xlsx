--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,1090 +458,1090 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q1 2025</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>1,854</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>1,856</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1042046/000104204626000014/afg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Selling, General &amp; Administrative</t>
+          <t>Selling, General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>556</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>530</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+4.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1042046/000104204626000014/afg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>239</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>197</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+21.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1042046/000104204626000014/afg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+11.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1042046/000104204626000014/afg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>191</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>154</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+24.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1042046/000104204626000014/afg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>114</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>215</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-47.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1042046/000104204626000014/afg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1042046/000104204626000014/afg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>2.29</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>1.84</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+24.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1042046/000104204626000014/afg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>2.29</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>1.84</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+24.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1042046/000104204626000014/afg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>83.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>83.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1042046/000104204626000014/afg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>83.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>83.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1042046/000104204626000014/afg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+21.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1042046/000104204626000014/afg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Policyholder Benefits And Claims Incurred Net</t>
+          <t>Policyholder Benefits And Claims Incurred Net (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>906</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>965</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-6.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1042046/000104204626000014/afg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Premiums Earned Net</t>
+          <t>Premiums Earned Net (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>1,609</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>1,580</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1042046/000104204626000014/afg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Liability For Unpaid Claims And Claims Adjustment Expense Incurred Claims1</t>
+          <t>Liability For Unpaid Claims And Claims Adjustment Expense Incurred Claims1 (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>906</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>965</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-6.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1042046/000104204626000014/afg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+38.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1042046/000104204626000014/afg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>1,353</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>1,276</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+6.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1042046/000104204626000014/afg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>193</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>207</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-6.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1042046/000104204626000014/afg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>327</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>305</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+7.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1042046/000104204626000014/afg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>184</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>198</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-7.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1042046/000104204626000014/afg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>32,353</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>30,294</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+6.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1042046/000104204626000014/afg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>1,820</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>1,476</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+23.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1042046/000104204626000014/afg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>27,675</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>25,902</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+6.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1042046/000104204626000014/afg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>83</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>84</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-1.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1042046/000104204626000014/afg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>-127</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1042046/000104204626000014/afg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>4,678</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>4,392</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+6.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1042046/000104204626000014/afg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>32,353</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>30,294</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+6.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1042046/000104204626000014/afg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>474</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>342</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+38.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1042046/000104204626000014/afg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Purchases of Investments</t>
+          <t>Purchases of Investments (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>-1,027</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>-529</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-94.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1042046/000104204626000014/afg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>-613</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>-2765.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1042046/000104204626000014/afg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>-60</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>-58</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>-3.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1042046/000104204626000014/afg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>-235</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>-495</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+52.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1042046/000104204626000014/afg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>-374</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>-130</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>-187.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1042046/000104204626000014/afg-20260331.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>