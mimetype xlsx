--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,930 +458,930 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>1,113,966</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>826,008</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+34.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Interest And Dividend Income Operating</t>
+          <t>Interest And Dividend Income Operating (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>1,608,221</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>1,204,355</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+33.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Gain Loss On Sales Of Loans Net</t>
+          <t>Gain Loss On Sales Of Loans Net (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>381,622</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>197,153</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+93.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Contractually Specified Servicing Fees Late Fees And Ancillary Fees Earned In Exchange For Servicing Financial Assets</t>
+          <t>Contractually Specified Servicing Fees Late Fees And Ancillary Fees Earned In Exchange For Servicing Financial Assets (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>120,602</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>95,483</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+26.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>3,224,412</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>2,322,999</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+38.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Loss On Financing Receivable Commitments To Purchase</t>
+          <t>Loss On Financing Receivable Commitments To Purchase (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>242,264</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>180,395</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+34.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Provision For Loan Losses Expensed</t>
+          <t>Provision For Loan Losses Expensed (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>616,683</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>460,628</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+33.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Interest Expense Debt</t>
+          <t>Interest Expense Debt (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>425,451</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>344,253</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+23.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Processing And Servicing Expense</t>
+          <t>Processing And Servicing Expense (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>457,849</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>343,249</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+33.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Technology And Data Analytics Expense</t>
+          <t>Technology And Data Analytics Expense (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>589,723</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>501,857</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+17.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Sales &amp; Marketing</t>
+          <t>Sales &amp; Marketing (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>434,847</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>576,405</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-24.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>545,053</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>525,291</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+3.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Restructuring Charges Reversals And Other Expense</t>
+          <t>Restructuring Charges Reversals And Other Expense (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>-184</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>6,768</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-102.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>3,311,685</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>2,938,846</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+12.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>-87,273</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>-615,847</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+85.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>148,737</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>100,320</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+48.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>61,464</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>-515,527</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+111.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>9,279</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>2,230</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+316.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>52,186</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>-517,757</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+110.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Foreign Currency Transaction And Translation Adjustment Net Of Tax Portion Attributable To Parent</t>
+          <t>Other Comprehensive Income Foreign Currency Transaction And Translation Adjustment Net Of Tax Portion Attributable To Parent (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>6,025</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>-13,655</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+144.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Unrealized Holding Gain Loss On Securities Arising During Period Net Of Tax</t>
+          <t>Other Comprehensive Income Unrealized Holding Gain Loss On Securities Arising During Period Net Of Tax (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>3,297</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>6,857</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>-51.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax</t>
+          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>-2,826</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>656</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-530.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income</t>
+          <t>Other Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>6,496</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>-6,142</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+205.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>58,682</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>-523,899</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+111.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>0.16</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>-1.67</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+109.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>-1.67</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+109.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>322,851,873</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>309,857,129</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+4.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>341,023,566</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>309,857,129</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+10.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
@@ -1418,2594 +1418,2594 @@
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>1,354,455</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>1,013,106</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+33.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>572,637</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>427,686</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+33.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>534,156</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>533,439</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>11,154,929</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>9,519,619</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+17.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>19,124</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>21,863</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>-12.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>169</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Restricted Cash</t>
+          <t>Restricted Cash (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>401,968</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>282,293</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+42.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Other Investments</t>
+          <t>Other Investments (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>871,425</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>1,131,628</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>-23.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Notes Receivable Gross</t>
+          <t>Notes Receivable Gross (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>7,025,534</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>5,670,056</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+23.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Financing Receivable Allowance For Credit Losses</t>
+          <t>Financing Receivable Allowance For Credit Losses (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>-396,929</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>-309,097</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>-28.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Notes Receivable Net</t>
+          <t>Notes Receivable Net (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>6,628,606</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>5,360,959</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+23.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Accounts Receivable Net</t>
+          <t>Accounts Receivable Net (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>426,177</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>353,028</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+20.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>12,935</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>13,502</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-4.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Commercial Agreement Asset Net</t>
+          <t>Commercial Agreement Asset Net (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>57,210</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>104,602</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>-45.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>295,360</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>299,340</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>-1.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Assets Net (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Accounts Payable Current And Noncurrent</t>
+          <t>Accounts Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>82,820</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>41,019</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+101.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Interest Payable Current And Noncurrent</t>
+          <t>Interest Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>24,465</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>24,327</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>8,085,919</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>6,787,630</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+19.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>7,609,663</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Third Party Loan Owner Payable</t>
+          <t>Third Party Loan Owner Payable (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>211,700</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>159,643</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+32.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Accrued Liabilities And Other Liabilities</t>
+          <t>Accrued Liabilities And Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>157,272</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>147,429</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+6.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Convertible Debt</t>
+          <t>Convertible Debt (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>1,153,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>1,341,430</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-14.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Secured Debt (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Line Of Credit</t>
+          <t>Line Of Credit (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>1,622,808</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>1,836,909</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>-11.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>6,140,893</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>5,862,555</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+4.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>-3,056,818</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>-3,109,004</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>-15,069</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>-21,565</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+30.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>3,069,009</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>2,731,989</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+12.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>11,154,929</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>9,519,619</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+17.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Accretion Amortization Of Discounts And Premiums Financing Receivables</t>
+          <t>Accretion Amortization Of Discounts And Premiums Financing Receivables (FY)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>-233,799</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>-187,709</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-24.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Gains Losses On Extinguishment Of Debt</t>
+          <t>Gains Losses On Extinguishment Of Debt (FY)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>-82,418</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>-12,638</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-552.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Gain Loss On Changes In Fair Value Of Assets And Liabilities</t>
+          <t>Gain Loss On Changes In Fair Value Of Assets And Liabilities (FY)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>7,146</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>-2,776</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+357.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Commercial Agreement Asset Amortization Expense</t>
+          <t>Commercial Agreement Asset Amortization Expense (FY)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>47,392</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>73,070</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-35.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Amortization of Financing Costs</t>
+          <t>Amortization of Financing Costs (FY)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>30,389</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>24,546</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+23.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Amortization Of Discount On Available For Sale Securities</t>
+          <t>Amortization Of Discount On Available For Sale Securities (FY)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>-44,031</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>-22,799</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>-93.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Increase Decrease In Commercial Agreement Assets</t>
+          <t>Increase Decrease In Commercial Agreement Assets (FY)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>271,562</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>406,714</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>-33.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>321,433</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>344,511</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-6.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (FY)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>225,076</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>169,044</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+33.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Other Non-Cash Items (FY)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>13,703</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>-25,331</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+154.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Payments For Origination And Purchases Of Loans Held For Sale</t>
+          <t>Payments For Origination And Purchases Of Loans Held For Sale (FY)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>-3,389,953</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>-4,212,299</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+19.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Loans Held For Sale</t>
+          <t>Proceeds From Sale Of Loans Held For Sale (FY)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>3,389,990</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>4,211,687</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-19.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Change in Accounts Receivable</t>
+          <t>Change in Accounts Receivable (FY)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>-84,952</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>-167,757</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+49.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>-12,175</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>31,228</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-139.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Change in Accounts Payable</t>
+          <t>Change in Accounts Payable (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>41,801</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>12,417</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+236.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Increase Decrease In Third Party Loan Owner Payable</t>
+          <t>Increase Decrease In Third Party Loan Owner Payable (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>52,056</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>105,791</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-50.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Increase Decrease In Interest Payable Net</t>
+          <t>Increase Decrease In Interest Payable Net (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>2,386</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>11,138</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-78.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Liabilities And Other Operating Liabilities</t>
+          <t>Increase Decrease In Accrued Liabilities And Other Operating Liabilities (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-48,943</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-55,169</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+11.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>793,909</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>450,138</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+76.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>7,113</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>396</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+1696.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Payments To Acquire Finance Receivables</t>
+          <t>Payments To Acquire Finance Receivables (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-32,545,595</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>-21,488,547</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-51.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Finance Receivables</t>
+          <t>Proceeds From Sale Of Finance Receivables (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>12,572,254</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>6,058,799</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+107.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Proceeds From Collection Of Finance Receivables</t>
+          <t>Proceeds From Collection Of Finance Receivables (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>18,655,657</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>14,147,034</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+31.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-192,189</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-159,296</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-20.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Purchases of Investments</t>
+          <t>Purchases of Investments (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-823,886</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-986,071</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+16.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Maturity Of Available For Sale Securities</t>
+          <t>Proceeds From Sale And Maturity Of Available For Sale Securities (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>1,215,777</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>1,136,937</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+6.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Proceeds From Other Investing Activities</t>
+          <t>Proceeds From Other Investing Activities (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>99,917</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>995</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+9941.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Payment For Other Investing Activity</t>
+          <t>Payment For Other Investing Activity (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-65,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-35,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-85.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-1,083,064</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-1,325,149</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+18.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Employee Service Share Based Compensation Allocation Of Recognized Period Costs Capitalized Amount</t>
+          <t>Employee Service Share Based Compensation Allocation Of Recognized Period Costs Capitalized Amount (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>178,461</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>126,510</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>+41.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Securities Retained Under Unconsolidated Securitization Transactions</t>
+          <t>Securities Retained Under Unconsolidated Securitization Transactions (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>84,718</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>58,507</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+44.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Right Of Use Asset Obtained In Exchange For Operating Lease Liability</t>
+          <t>Right Of Use Asset Obtained In Exchange For Operating Lease Liability (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>6,238</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Debt</t>
+          <t>Proceeds From Issuance Of Debt (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Proceeds From Long Term Lines Of Credit</t>
+          <t>Proceeds From Long Term Lines Of Credit (FY)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>21,174,242</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>12,639,444</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>+67.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Secured Debt</t>
+          <t>Proceeds From Issuance Of Secured Debt (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>2,500,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>2,350,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>+6.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Lines Of Credit</t>
+          <t>Repayments Of Long Term Lines Of Credit (FY)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-21,387,609</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>-12,552,937</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>-70.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Repayments Of Secured Debt</t>
+          <t>Repayments Of Secured Debt (FY)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>-900,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>-1,276,451</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>+29.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Debt Issuance Costs</t>
+          <t>Debt Issuance Costs (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-49,233</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>-27,302</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>-80.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Payments Of Debt Extinguishment Costs</t>
+          <t>Payments Of Debt Extinguishment Costs (FY)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>-1,012,856</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>-63,561</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>-1493.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Proceeds From Stock Options And Warrants Exercised</t>
+          <t>Proceeds From Stock Options And Warrants Exercised (FY)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>60,692</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>33,125</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>+83.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (FY)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>-303,811</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>-189,169</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>-60.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (FY)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>-250,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>751,425</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>913,149</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>-17.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>404,377</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>318,235</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>+27.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Operating Lease Payments</t>
+          <t>Operating Lease Payments (FY)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>16,575</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>16,037</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>+3.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>2,736</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>1,187</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>+130.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (FY)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>-1,245</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>-2,683</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>+53.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>461,024</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>35,455</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>+1200.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>1,756,423</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>1,295,399</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>+35.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000182095325000080/afrm-20250630.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>