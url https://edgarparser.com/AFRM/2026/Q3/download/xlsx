--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,898 +458,898 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q3 2025</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>334,494</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>272,545</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+22.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Interest And Dividend Income Operating</t>
+          <t>Interest And Dividend Income Operating (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>532,449</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>402,701</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+32.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Gain Loss On Sales Of Loans Net</t>
+          <t>Gain Loss On Sales Of Loans Net (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>127,200</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>75,838</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+67.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Contractually Specified Servicing Fees Late Fees And Ancillary Fees Earned In Exchange For Servicing Financial Assets</t>
+          <t>Contractually Specified Servicing Fees Late Fees And Ancillary Fees Earned In Exchange For Servicing Financial Assets (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>44,622</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>32,050</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+39.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>1,038,765</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>783,135</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+32.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Loss On Financing Receivable Commitments To Purchase</t>
+          <t>Loss On Financing Receivable Commitments To Purchase (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>67,964</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>57,290</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+18.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Provision For Loan Losses Expensed</t>
+          <t>Provision For Loan Losses Expensed (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>196,543</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>147,252</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+33.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Interest Expense Debt</t>
+          <t>Interest Expense Debt (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>113,762</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>107,631</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+5.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Processing And Servicing Expense</t>
+          <t>Processing And Servicing Expense (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>162,291</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>118,398</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+37.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Technology And Data Analytics Expense</t>
+          <t>Technology And Data Analytics Expense (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>191,619</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>152,620</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+25.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Sales &amp; Marketing</t>
+          <t>Sales &amp; Marketing (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>72,854</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>74,022</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>145,304</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>134,303</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+8.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>950,337</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>791,527</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+20.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>88,429</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>-8,393</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+1153.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>18,948</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>13,738</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+37.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>107,376</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>5,345</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+1908.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>4,476</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>2,541</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+76.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>102,900</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>2,804</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+3569.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Foreign Currency Transaction And Translation Adjustment Net Of Tax Portion Attributable To Parent</t>
+          <t>Other Comprehensive Income Foreign Currency Transaction And Translation Adjustment Net Of Tax Portion Attributable To Parent (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>-10,665</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>3,550</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-400.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax</t>
+          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>-1,090</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>778</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-240.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Unrealized Holding Gain Loss On Securities Arising During Period Net Of Tax</t>
+          <t>Other Comprehensive Income Unrealized Holding Gain Loss On Securities Arising During Period Net Of Tax (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>5,100</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>-1,279</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+498.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income</t>
+          <t>Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>-6,655</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>3,049</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-318.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>96,245</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>5,853</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+1544.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>0.31</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>0.01</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+3000.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>0.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>0.01</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+2900.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>337,142,686</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>324,053,967</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>348,096,861</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>344,224,332</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+1.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
@@ -1386,824 +1386,824 @@
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>1,723,413</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>1,351,148</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+27.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>668,292</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>529,284</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>13,141,580</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>23,532</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>21,428</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+9.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Restricted Cash</t>
+          <t>Restricted Cash (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>750,892</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>384,811</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+95.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Other Investments</t>
+          <t>Other Investments (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>757,597</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>780,170</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>-2.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Notes Receivable Gross</t>
+          <t>Notes Receivable Gross (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>8,572,972</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>6,630,446</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+29.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Financing Receivable Allowance For Credit Losses</t>
+          <t>Financing Receivable Allowance For Credit Losses (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>-512,314</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>-374,987</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>-36.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Notes Receivable Net</t>
+          <t>Notes Receivable Net (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>8,060,659</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>6,255,459</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+28.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Accounts Receivable Net</t>
+          <t>Accounts Receivable Net (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>230,703</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>220,279</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+4.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>27,436</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>12,416</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+121.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Commercial Agreement Asset Net</t>
+          <t>Commercial Agreement Asset Net (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>41,377</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>65,178</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-36.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>351,927</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>301,052</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+16.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Assets Net (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Accounts Payable Current And Noncurrent</t>
+          <t>Accounts Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>59,590</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>41,057</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+45.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Interest Payable Current And Noncurrent</t>
+          <t>Interest Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>28,456</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>23,944</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+18.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>9,358,170</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>8,873,911</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Third Party Loan Owner Payable</t>
+          <t>Third Party Loan Owner Payable (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>178,275</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>176,996</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+0.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Accrued Liabilities And Other Liabilities</t>
+          <t>Accrued Liabilities And Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>217,938</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>173,629</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+25.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Convertible Debt</t>
+          <t>Convertible Debt (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>1,128,617</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>1,152,019</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>-2.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Secured Debt (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Line Of Credit</t>
+          <t>Line Of Credit (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>2,417,705</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
@@ -2218,1666 +2218,1666 @@
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>6,550,639</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>6,045,479</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+8.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>-2,743,638</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>-3,126,062</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+12.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>-23,594</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>-44,504</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+47.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>3,783,410</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>2,874,916</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+31.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>13,141,580</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>10,436,187</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+25.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Accretion Amortization Of Discounts And Premiums Financing Receivables</t>
+          <t>Accretion Amortization Of Discounts And Premiums Financing Receivables (YTD)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>-225,466</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>-171,827</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>-31.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Gains Losses On Extinguishment Of Debt</t>
+          <t>Gains Losses On Extinguishment Of Debt (YTD)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>-1,537</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>-82,418</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+98.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Gain Loss On Changes In Fair Value Of Assets And Liabilities</t>
+          <t>Gain Loss On Changes In Fair Value Of Assets And Liabilities (YTD)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>881</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>5,456</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-83.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Commercial Agreement Asset Amortization Expense</t>
+          <t>Commercial Agreement Asset Amortization Expense (YTD)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>15,833</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>39,424</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-59.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Amortization of Financing Costs</t>
+          <t>Amortization of Financing Costs (YTD)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>20,804</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>23,298</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-10.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Accrued Interest On Debt Securities Available For Sale</t>
+          <t>Accrued Interest On Debt Securities Available For Sale (YTD)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>-26,070</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>-34,182</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+23.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Increase Decrease In Commercial Agreement Assets</t>
+          <t>Increase Decrease In Commercial Agreement Assets (YTD)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>142,681</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>230,102</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>-38.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (YTD)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>237,490</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>255,938</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>-7.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (YTD)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>215,985</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>161,081</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+34.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Other Non-Cash Items (YTD)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>-32,090</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>9,980</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-421.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Payments For Origination And Purchases Of Loans Held For Sale</t>
+          <t>Payments For Origination And Purchases Of Loans Held For Sale (YTD)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-2,089,516</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>-3,051,742</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+31.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Loans Held For Sale</t>
+          <t>Proceeds From Sale Of Loans Held For Sale (YTD)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>2,088,537</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>3,051,803</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>-31.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Change in Accounts Receivable</t>
+          <t>Change in Accounts Receivable (YTD)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>185,470</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>123,897</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+49.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (YTD)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>-35,180</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>-17,992</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-95.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Change in Accounts Payable</t>
+          <t>Change in Accounts Payable (YTD)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>-23,230</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-59664.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Increase Decrease In Third Party Loan Owner Payable</t>
+          <t>Increase Decrease In Third Party Loan Owner Payable (YTD)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-33,425</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>17,353</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-292.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Increase Decrease In Interest Payable Net</t>
+          <t>Increase Decrease In Interest Payable Net (YTD)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>4,926</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-383</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+1386.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Liabilities And Other Operating Liabilities</t>
+          <t>Increase Decrease In Accrued Liabilities And Other Operating Liabilities (YTD)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>33,570</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-18,813</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+278.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (YTD)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>934,811</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>719,272</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+30.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Payments To Acquire Finance Receivables</t>
+          <t>Payments To Acquire Finance Receivables (YTD)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-33,397,975</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-22,727,969</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>-46.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Finance Receivables</t>
+          <t>Proceeds From Sale Of Finance Receivables (YTD)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>14,103,336</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>8,122,806</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+73.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Proceeds From Collection Of Finance Receivables</t>
+          <t>Proceeds From Collection Of Finance Receivables (YTD)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>17,925,622</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>13,649,667</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+31.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (YTD)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-171,474</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-141,069</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-21.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Purchases of Investments</t>
+          <t>Purchases of Investments (YTD)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-544,887</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-553,595</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Maturity Of Available For Sale Securities</t>
+          <t>Proceeds From Sale And Maturity Of Available For Sale Securities (YTD)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>730,191</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>984,387</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-25.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Proceeds From Other Investing Activities</t>
+          <t>Proceeds From Other Investing Activities (YTD)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>299</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>101,224</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-99.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Payment For Other Investing Activity</t>
+          <t>Payment For Other Investing Activity (YTD)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-279</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-64,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+99.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (YTD)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-1,355,168</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-628,550</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-115.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Employee Service Share Based Compensation Allocation Of Recognized Period Costs Capitalized Amount</t>
+          <t>Employee Service Share Based Compensation Allocation Of Recognized Period Costs Capitalized Amount (YTD)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>141,169</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>138,555</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Securities Retained Under Unconsolidated Securitization Transactions</t>
+          <t>Securities Retained Under Unconsolidated Securitization Transactions (YTD)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>44,608</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>41,940</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+6.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Right Of Use Asset Obtained In Exchange For Operating Lease Liability</t>
+          <t>Right Of Use Asset Obtained In Exchange For Operating Lease Liability (YTD)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>11,513</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>7,418</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>+55.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Proceeds From Long Term Lines Of Credit</t>
+          <t>Proceeds From Long Term Lines Of Credit (YTD)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>27,331,029</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>14,023,995</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+94.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Secured Debt</t>
+          <t>Proceeds From Issuance Of Secured Debt (YTD)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>2,850,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>1,750,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+62.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Lines Of Credit</t>
+          <t>Repayments Of Long Term Lines Of Credit (YTD)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-26,521,828</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-13,932,542</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>-90.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Repayments Of Secured Debt</t>
+          <t>Repayments Of Secured Debt (YTD)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-2,350,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-900,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-161.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Debt Issuance Costs</t>
+          <t>Debt Issuance Costs (YTD)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-30,874</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>-42,759</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>+27.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Payments Of Debt Extinguishment Costs</t>
+          <t>Payments Of Debt Extinguishment Costs (YTD)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-25,758</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>-1,012,856</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>+97.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Proceeds From Stock Options And Warrants Exercised</t>
+          <t>Proceeds From Stock Options And Warrants Exercised (YTD)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>142,680</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>49,915</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>+185.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Cost Of Issuance Of Treasury Stock</t>
+          <t>Cost Of Issuance Of Treasury Stock (YTD)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-251,210</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>-241,586</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>-4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (YTD)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>1,144,040</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>364,166</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>+214.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (YTD)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>314,227</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>302,791</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>+3.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Operating Lease Payments</t>
+          <t>Operating Lease Payments (YTD)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>12,784</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>12,501</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>+2.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (YTD)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>3,785</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>2,432</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>+55.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (YTD)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>-5,801</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>-14,328</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>+59.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (YTD)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>717,882</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>440,560</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>+62.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>2,474,305</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>1,735,959</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>+42.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1820953/000162828026032294/afrm-20260331.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>