--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,2360 +458,2360 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+11.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Operating Expenses</t>
+          <t>Operating Expenses (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>127</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+15.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Non-Operating Income (Expense)</t>
+          <t>Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>1,122</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>955</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+17.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>1,938</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>789</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+145.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>1.48</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>0.93</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+59.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>1.47</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>0.93</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+58.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>1,020</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>783.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+30.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>1,023.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>786</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+30.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Interest Expense Operating</t>
+          <t>Interest Expense Operating (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>2,848</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>2,931</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-2.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Interest Income Expense Net</t>
+          <t>Interest Income Expense Net (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>675</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+3650.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Interest Income Operating</t>
+          <t>Interest Income Operating (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>3,523</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>2,949</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+19.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>74</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+17.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Preferred Stock Dividends Income Statement Impact</t>
+          <t>Preferred Stock Dividends Income Statement Impact (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>161</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>132</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+22.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>1,509</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>731</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+106.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>450</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>505</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-10.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>115,077</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>88,015</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+30.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>526</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Financial Instruments Owned Mortgages Mortgage Backed And Asset Backed Securities At Fair Value</t>
+          <t>Financial Instruments Owned Mortgages Mortgage Backed And Asset Backed Securities At Fair Value (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>81,003</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>65,367</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+23.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Agencysecuritiestransferredtoconsolidatedvariableinterestentitiesatfairvalue</t>
+          <t>Agencysecuritiestransferredtoconsolidatedvariableinterestentitiesatfairvalue (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>97</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-12.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Financial Instruments Owned Other At Fair Value</t>
+          <t>Financial Instruments Owned Other At Fair Value (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>606</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>633</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-4.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Non Agency Securitiesat Fair Value</t>
+          <t>Non Agency Securitiesat Fair Value (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>95</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>315</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>-69.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Financial Instruments Owned U S Government And Agency Obligations At Fair Value</t>
+          <t>Financial Instruments Owned U S Government And Agency Obligations At Fair Value (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>13,477</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>1,575</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+755.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents</t>
+          <t>Restricted Cash And Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>1,292</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>1,266</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Derivative Assets</t>
+          <t>Derivative Assets (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>169</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>205</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-17.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Other Receivables From Broker Dealers And Clearing Organizations</t>
+          <t>Other Receivables From Broker Dealers And Clearing Organizations (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>152</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Receivable Under Reverse Repurchase Agreements</t>
+          <t>Receivable Under Reverse Repurchase Agreements (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>16,615</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>17,137</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Including Goodwill</t>
+          <t>Intangible Assets Net Including Goodwill (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>526</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>526</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>607</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>389</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+56.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Dividends Payable Current And Noncurrent</t>
+          <t>Dividends Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>182</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>143</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+27.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>102,684</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>78,253</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+31.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Securities Sold Under Agreements To Repurchase</t>
+          <t>Securities Sold Under Agreements To Repurchase (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>85,286</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>60,798</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+40.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Other Long Term Debt</t>
+          <t>Other Long Term Debt (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>56</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>64</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-12.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Payables To Broker Dealers And Clearing Organizations</t>
+          <t>Payables To Broker Dealers And Clearing Organizations (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>193</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>74</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+160.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Derivative Liabilities</t>
+          <t>Derivative Liabilities (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>94</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-93.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Other Liabilities</t>
+          <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>509</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>404</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+26.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Obligation To Return Securities Borrowed Under Reverse Repurchase Agreements At Fair Value</t>
+          <t>Obligation To Return Securities Borrowed Under Reverse Repurchase Agreements At Fair Value (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>16,452</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>16,676</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-1.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Preferred Stock Value</t>
+          <t>Preferred Stock Value (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>1,968</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>1,634</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+20.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+22.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>19,261</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>17,264</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+11.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>-8,524</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>-8,554</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>-323</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>-591</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+45.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>12,393</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>9,762</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+27.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>115,077</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>88,015</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+30.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>1,670</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>863</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+93.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Accretion Amortization Of Discounts And Premiums Investments</t>
+          <t>Accretion Amortization Of Discounts And Premiums Investments (FY)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>177</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+43.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+44.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Gain Loss On Sales Of Mortgage Backed Securities M B S</t>
+          <t>Gain Loss On Sales Of Mortgage Backed Securities M B S (FY)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>-529</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>-188</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>-181.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Netunrealizedgainlossoninvestmentsecuritiesmeasuredatfairvaluethroughnetincome</t>
+          <t>Netunrealizedgainlossoninvestmentsecuritiesmeasuredatfairvaluethroughnetincome (FY)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>-2,733</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>885</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>-408.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Loss On Derivative Instruments And Trading Securities Net</t>
+          <t>Loss On Derivative Instruments And Trading Securities Net (FY)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>1,082</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>-2,028</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+153.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (FY)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>-151</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>738</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>-120.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (FY)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>53</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>-701</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+107.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>653</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>86</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+659.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Payments To Acquire Mortgage Backed Securities M B S Categorized As Available For Sale</t>
+          <t>Payments To Acquire Mortgage Backed Securities M B S Categorized As Available For Sale (FY)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>-45,583</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>-41,762</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-9.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Payments To Acquire Non Agency Mortgage Backed Securities</t>
+          <t>Payments To Acquire Non Agency Mortgage Backed Securities (FY)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>-69</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>-251</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+72.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Mortgage Backed Securities M B S Categorized As Available For Sale</t>
+          <t>Proceeds From Sale Of Mortgage Backed Securities M B S Categorized As Available For Sale (FY)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>24,756</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>22,825</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+8.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Proceedsfromsaleof Credit Risk Transferandnon Agencysecurities</t>
+          <t>Proceedsfromsaleof Credit Risk Transferandnon Agencysecurities (FY)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>270</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>286</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>-5.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Proceeds From Principal Collection Of Mortgage Backed Securities Categorized As Available For Sale</t>
+          <t>Proceeds From Principal Collection Of Mortgage Backed Securities Categorized As Available For Sale (FY)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>7,480</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>5,832</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+28.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Principalcollectionsoncreditrisktransferandnon Agencysecurities</t>
+          <t>Principalcollectionsoncreditrisktransferandnon Agencysecurities (FY)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>-74.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Payments To Acquire U S Treasury Securities</t>
+          <t>Payments To Acquire U S Treasury Securities (FY)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>-52,439</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>-18,831</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>-178.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of U S Treasury Securities</t>
+          <t>Proceeds From Sale Of U S Treasury Securities (FY)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>38,688</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>24,601</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+57.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Securities Purchased Under Agreements To Resell</t>
+          <t>Proceeds From Payments For Securities Purchased Under Agreements To Resell (FY)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>1,407</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>-4,793</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+129.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Derivative Instrument Investing Activities</t>
+          <t>Payments For Proceeds From Derivative Instrument Investing Activities (FY)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>-405</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>803</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-150.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>-25,864</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>-11,169</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-131.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Proceeds From Short Term Debt</t>
+          <t>Proceeds From Short Term Debt (FY)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>7,175,107</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>5,600,336</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+28.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Repayments Of Short Term Debt</t>
+          <t>Repayments Of Short Term Debt (FY)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>-7,150,619</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>-5,589,964</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-27.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Repayments Of Other Debt</t>
+          <t>Repayments Of Other Debt (FY)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>-12</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>-15</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+20.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Preferred Stock And Preference Stock</t>
+          <t>Proceeds From Issuance Of Preferred Stock And Preference Stock (FY)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>334</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Common Stock</t>
+          <t>Proceeds From Issuance Of Common Stock (FY)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>1,973</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>1,967</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Payments Of Dividends</t>
+          <t>Payments Of Dividends (FY)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-1,601</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>-1,241</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-29.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>25,182</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>11,083</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+127.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>1,742</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>1,771</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>2,793</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>2,899</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>-3.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Period Increase Decrease Excluding Exchange Rate Effect</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Period Increase Decrease Excluding Exchange Rate Effect (FY)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-29</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000043/agnc-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">