--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,2146 +458,2146 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q1 2025</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+22.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Operating Expenses</t>
+          <t>Operating Expenses (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+21.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Non-Operating Income (Expense)</t>
+          <t>Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>-433</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>-81</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>-434.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>-156</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>143</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>-209.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>-0.17</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>0.02</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>-950.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>-0.17</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>0.02</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-950.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>1,122.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>918.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+22.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>1,122.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>921.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+21.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Interest Expense Operating</t>
+          <t>Interest Expense Operating (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>731</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>687</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+6.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Interest Income Expense Net</t>
+          <t>Interest Income Expense Net (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>319</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>159</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+100.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Interest Income Operating</t>
+          <t>Interest Income Operating (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>1,050</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>846</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+24.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+21.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Preferred Stock Dividends Income Statement Impact</t>
+          <t>Preferred Stock Dividends Income Statement Impact (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+25.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>-192</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-1380.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>493</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>455</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+8.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>118,897</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>95,889</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+24.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Financial Instruments Owned Mortgages Mortgage Backed And Asset Backed Securities At Fair Value</t>
+          <t>Financial Instruments Owned Mortgages Mortgage Backed And Asset Backed Securities At Fair Value (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>84,447</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>70,363</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+20.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Financial Instruments Owned Other At Fair Value</t>
+          <t>Financial Instruments Owned Other At Fair Value (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>593</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>640</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-7.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Non Agency Securitiesat Fair Value</t>
+          <t>Non Agency Securitiesat Fair Value (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>93</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>290</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-67.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Financial Instruments Owned U S Government And Agency Obligations At Fair Value</t>
+          <t>Financial Instruments Owned U S Government And Agency Obligations At Fair Value (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>12,582</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>3,280</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+283.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents</t>
+          <t>Restricted Cash And Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>1,864</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>1,263</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+47.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Derivative Assets</t>
+          <t>Derivative Assets (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>178</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+81.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Receivable Under Reverse Repurchase Agreements</t>
+          <t>Receivable Under Reverse Repurchase Agreements (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>17,644</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>17,604</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Including Goodwill</t>
+          <t>Intangible Assets Net Including Goodwill (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>526</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>526</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>477</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>366</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+30.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Dividends Payable Current And Noncurrent</t>
+          <t>Dividends Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>182</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>148</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+23.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>106,716</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>85,847</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+24.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Securities Sold Under Agreements To Repurchase</t>
+          <t>Securities Sold Under Agreements To Repurchase (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>87,616</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>66,138</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+32.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Payables To Broker Dealers And Clearing Organizations</t>
+          <t>Payables To Broker Dealers And Clearing Organizations (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>933</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>1,843</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-49.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Derivative Liabilities</t>
+          <t>Derivative Liabilities (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>440</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+528.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Other Liabilities</t>
+          <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>513</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>406</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+26.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Obligation To Return Securities Borrowed Under Reverse Repurchase Agreements At Fair Value</t>
+          <t>Obligation To Return Securities Borrowed Under Reverse Repurchase Agreements At Fair Value (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>17,032</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>17,180</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-0.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Preferred Stock Value</t>
+          <t>Preferred Stock Value (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>1,968</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>1,634</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+20.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+22.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>19,656</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>17,769</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+10.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>-9,123</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>-8,872</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-2.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>-331</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>-498</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+33.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>12,181</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>10,042</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+21.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>118,897</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>95,889</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+24.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>-148</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>-396.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Accretion Amortization Of Discounts And Premiums Investments</t>
+          <t>Accretion Amortization Of Discounts And Premiums Investments (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+33.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>-6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>-4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>-50.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Gain Loss On Sales Of Mortgage Backed Securities M B S</t>
+          <t>Gain Loss On Sales Of Mortgage Backed Securities M B S (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>74</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>-245</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+130.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Netunrealizedgainlossoninvestmentsecuritiesmeasuredatfairvaluethroughnetincome</t>
+          <t>Netunrealizedgainlossoninvestmentsecuritiesmeasuredatfairvaluethroughnetincome (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>889</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>-1,183</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+175.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Loss On Derivative Instruments And Trading Securities Net</t>
+          <t>Loss On Derivative Instruments And Trading Securities Net (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>-382</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>1,019</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>-137.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>-17</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+235.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>-23.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>387</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>192</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+101.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Payments To Acquire Mortgage Backed Securities M B S Categorized As Available For Sale</t>
+          <t>Payments To Acquire Mortgage Backed Securities M B S Categorized As Available For Sale (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>-15,327</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>-6,878</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-122.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Mortgage Backed Securities M B S Categorized As Available For Sale</t>
+          <t>Proceeds From Sale Of Mortgage Backed Securities M B S Categorized As Available For Sale (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>8,750</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>2,199</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+297.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Proceedsfromsaleof Credit Risk Transferandnon Agencysecurities</t>
+          <t>Proceedsfromsaleof Credit Risk Transferandnon Agencysecurities (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-88.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Proceeds From Principal Collection Of Mortgage Backed Securities Categorized As Available For Sale</t>
+          <t>Proceeds From Principal Collection Of Mortgage Backed Securities Categorized As Available For Sale (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>3,241</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>1,538</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+110.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Principalcollectionsoncreditrisktransferandnon Agencysecurities</t>
+          <t>Principalcollectionsoncreditrisktransferandnon Agencysecurities (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-50.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Payments To Acquire U S Treasury Securities</t>
+          <t>Payments To Acquire U S Treasury Securities (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>-29,380</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>-9,578</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>-206.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of U S Treasury Securities</t>
+          <t>Proceeds From Sale Of U S Treasury Securities (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>30,920</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>7,818</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+295.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Securities Purchased Under Agreements To Resell</t>
+          <t>Proceeds From Payments For Securities Purchased Under Agreements To Resell (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>-868</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>-261</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>-232.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Derivative Instrument Investing Activities</t>
+          <t>Payments For Proceeds From Derivative Instrument Investing Activities (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>660</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>-582</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+213.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>-1,995</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>-5,727</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+65.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Proceeds From Short Term Debt</t>
+          <t>Proceeds From Short Term Debt (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>2,360,629</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>1,523,750</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+54.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Repayments Of Short Term Debt</t>
+          <t>Repayments Of Short Term Debt (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>-2,358,299</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>-1,518,410</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>-55.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Repayments Of Other Debt</t>
+          <t>Repayments Of Other Debt (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>-57</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>-4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>-1325.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Common Stock</t>
+          <t>Proceeds From Issuance Of Common Stock (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>401</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>509</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-21.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Payments Of Dividends</t>
+          <t>Payments Of Dividends (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>-451</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>-363</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-24.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>2,223</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>5,482</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-59.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>2,357</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>1,718</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+37.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Period Increase Decrease Excluding Exchange Rate Effect</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Period Increase Decrease Excluding Exchange Rate Effect (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>615</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>-53</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+1260.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1423689/000142368926000099/agnc-20260331.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>