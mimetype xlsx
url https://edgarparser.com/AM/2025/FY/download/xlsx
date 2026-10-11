--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -490,770 +490,770 @@
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Amortization Of Intangible Assets</t>
+          <t>Amortization Of Intangible Assets (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>-70,672</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>-70,672</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>1,188,426</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>1,106,193</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+7.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Cost Of Revenue Excluding Depreciation And Amortization</t>
+          <t>Cost Of Revenue Excluding Depreciation And Amortization (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>231,910</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>217,976</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+6.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>87,934</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>86,086</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Facility Idling</t>
+          <t>Facility Idling (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>1,801</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>1,721</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+4.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Depreciation</t>
+          <t>Depreciation (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>134,310</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>140,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-4.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Impairment Of Long Lived Assets Held For Use</t>
+          <t>Impairment Of Long Lived Assets Held For Use (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>984</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>332</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+196.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Impairment Of Long Lived Assets To Be Disposed Of</t>
+          <t>Impairment Of Long Lived Assets To Be Disposed Of (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>86,626</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Other Operating Income Expense Net</t>
+          <t>Other Operating Income Expense Net (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>192</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>912</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-78.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Operating Expenses</t>
+          <t>Operating Expenses (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>543,757</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>447,027</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+21.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>644,669</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>659,166</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-2.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Interest Income Expense Nonoperating Net</t>
+          <t>Interest Income Expense Nonoperating Net (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>-190,404</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>-207,027</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+8.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>116,439</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>110,573</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+5.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Gains Losses On Extinguishment Of Debt</t>
+          <t>Gains Losses On Extinguishment Of Debt (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>-1,313</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>-14,091</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+90.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Business Combination Acquisition Related Costs</t>
+          <t>Business Combination Acquisition Related Costs (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>-5,195</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>-80,473</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>-110,545</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+27.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>564,196</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>548,621</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+2.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>-151,033</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>-147,729</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-2.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>413,163</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>400,892</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+3.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>0.86</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>0.83</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+3.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>0.86</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>0.83</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+3.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>477,906</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>480,822</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>-0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>482,177</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>485,247</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Cost of Revenue (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
@@ -1322,152 +1322,152 @@
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (FY)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>412,613</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>400,342</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+3.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Preferred Stock Dividends Income Statement Impact</t>
+          <t>Preferred Stock Dividends Income Statement Impact (FY)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>-550</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>-550</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>180,435</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Restricted Cash Current</t>
+          <t>Restricted Cash Current (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>82,500</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
@@ -1482,1944 +1482,1944 @@
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Income Taxes Receivable</t>
+          <t>Income Taxes Receivable (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>1,896</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Assets Of Disposal Group Including Discontinued Operation Current</t>
+          <t>Assets Of Disposal Group Including Discontinued Operation Current (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>4,600</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Other Assets Current</t>
+          <t>Other Assets Current (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>2,669</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>2,052</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+30.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>379,864</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>118,064</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+221.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>3,454,572</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>3,881,621</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>-11.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures</t>
+          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>585,778</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>603,956</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>-3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>1,074,087</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>1,144,759</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>-6.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Disposal Group Including Discontinued Operation Assets Noncurrent</t>
+          <t>Disposal Group Including Discontinued Operation Assets Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>379,036</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>10,779</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>13,348</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>-19.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>5,884,116</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>5,761,748</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Accrued Liabilities</t>
+          <t>Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>91,527</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>83,555</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+9.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Liabilities Of Disposal Group Including Discontinued Operation Current</t>
+          <t>Liabilities Of Disposal Group Including Discontinued Operation Current (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>2,297</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Other Liabilities Current</t>
+          <t>Other Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>1,924</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>635</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+203.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>111,482</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>100,612</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+10.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>3,222,530</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>3,116,958</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+3.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>562,996</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>413,608</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+36.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Liabilities Of Disposal Group Including Discontinued Operation Noncurrent</t>
+          <t>Liabilities Of Disposal Group Including Discontinued Operation Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>3,021</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Other Non-Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>12,046</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>15,399</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-21.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>3,912,075</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>3,646,577</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+7.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>3,222,530</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>3,116,958</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+3.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>4,741</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>4,794</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>-1.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>1,952,524</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>2,019,830</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>-3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>14,776</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>90,547</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>-83.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>1,972,041</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>2,115,171</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>-6.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>5,884,116</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>5,761,748</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>149,387</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>147,729</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+1.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>45,958</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>44,332</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+3.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Equity Method Investment Dividends Or Distributions</t>
+          <t>Equity Method Investment Dividends Or Distributions (FY)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>141,270</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>135,660</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+4.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Amortization of Financing Costs</t>
+          <t>Amortization of Financing Costs (FY)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>5,255</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>6,004</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-12.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Asset Retirement Obligation Cash Paid To Settle</t>
+          <t>Asset Retirement Obligation Cash Paid To Settle (FY)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>-467</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>-795</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+41.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Other Operating Activities Cash Flow Statement</t>
+          <t>Other Operating Activities Cash Flow Statement (FY)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>192</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>912</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-78.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Increase Decrease In Due From Affiliates Current</t>
+          <t>Increase Decrease In Due From Affiliates Current (FY)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>3,809</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>-26,571</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+114.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Change in Accounts Receivable</t>
+          <t>Change in Accounts Receivable (FY)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>325</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>748</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-56.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Increase Decrease In Income Taxes Receivable</t>
+          <t>Increase Decrease In Income Taxes Receivable (FY)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>-1,896</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Current Assets</t>
+          <t>Increase Decrease In Other Current Assets (FY)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>-737</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>-781</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+5.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Increase Decrease In Due To Affiliates</t>
+          <t>Increase Decrease In Due To Affiliates (FY)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>1,141</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>-54</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+2213.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Change in Accounts Payable</t>
+          <t>Change in Accounts Payable (FY)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>-2,077</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>3,722</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-155.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Income Taxes Payable</t>
+          <t>Increase Decrease In Accrued Income Taxes Payable (FY)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>942</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Liabilities</t>
+          <t>Increase Decrease In Accrued Liabilities (FY)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>-1,267</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>17,674</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>-107.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>932,464</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>843,994</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+10.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Payments To Acquire Interest In Joint Venture</t>
+          <t>Payments To Acquire Interest In Joint Venture (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>-6,653</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>-2,393</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-178.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-304</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>1,999</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-115.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-169,212</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-242,733</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+30.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-439,007</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-437,634</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Preferred Stock And Preference Stock</t>
+          <t>Payments Of Dividends Preferred Stock And Preference Stock (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-550</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-550</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-134,981</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-28,690</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>-370.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Senior Long Term Debt</t>
+          <t>Proceeds From Issuance Of Senior Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>1,250,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+108.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Early Repayment Of Senior Debt</t>
+          <t>Early Repayment Of Senior Debt (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-650,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>-560,862</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-15.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Payments Of Financing Costs</t>
+          <t>Payments Of Financing Costs (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-13,877</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-12,793</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-8.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Proceeds From Lines Of Credit</t>
+          <t>Proceeds From Lines Of Credit (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>1,768,700</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>1,565,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+13.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Repayments Of Lines Of Credit</t>
+          <t>Repayments Of Lines Of Credit (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-2,253,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-1,710,800</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-31.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-27,602</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-14,998</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-84.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-500,317</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-601,327</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+16.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>187,656</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>189,908</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-1.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-2,600</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-2600.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Change In Capital Expenditures Incurred But Not Yet Paid</t>
+          <t>Change In Capital Expenditures Incurred But Not Yet Paid (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>9,797</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-13,416</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+173.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>262,935</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>-66</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>+398486.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>262,935</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926013380/am-20251231x10k.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">