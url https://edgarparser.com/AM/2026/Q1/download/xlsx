--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -1258,51 +1258,51 @@
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>-138</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>0.0%</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926051518/am-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Accounts Receivable (Q)</t>
+          <t>Accounts Receivable (INSTANT)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926051518/am-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
@@ -1578,51 +1578,51 @@
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>5,752,118</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>+11.4%</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926051518/am-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Accounts Payable (Q)</t>
+          <t>Accounts Payable (INSTANT)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1623925/000110465926051518/am-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">