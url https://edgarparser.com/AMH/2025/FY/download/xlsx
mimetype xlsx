--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,610 +458,610 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Income Loss Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>60,418</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>55,716</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+8.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>370,556,400</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>367,454,012</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>370,906,582</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>367,989,537</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>1.18</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>1.08</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+9.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>1.18</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>1.08</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+9.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Operating Lease Lease Income</t>
+          <t>Operating Lease Lease Income (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>1,850,234</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>1,728,697</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+7.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Cost of Revenue (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>83,006</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>83,590</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-0.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>185,198</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>165,351</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+12.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Acquisition Cost Business Combination Property Acquisition</t>
+          <t>Acquisition Cost Business Combination Property Acquisition (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>12,259</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>12,192</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+0.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>504,341</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>477,010</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+5.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>1,583,566</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>1,502,231</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+5.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Properties</t>
+          <t>Gain Loss On Sale Of Properties (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>231,460</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>225,756</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+2.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Gains Losses On Extinguishment Of Debt</t>
+          <t>Gains Losses On Extinguishment Of Debt (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>-396</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>-6,323</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+93.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>15,660</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>22,243</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-29.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>513,392</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>468,142</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+9.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Preferred Stock Dividends Income Statement Impact</t>
+          <t>Preferred Stock Dividends Income Statement Impact (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>13,944</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>13,944</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>439,030</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>398,482</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+10.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Weighted Average Limited Partnership And General Partnership Units Outstanding Basic (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
@@ -1226,1026 +1226,1026 @@
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>108,516</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>199,413</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-45.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>120,279</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>120,279</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>13,242,120</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>13,381,151</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>15,684</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>14,729</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+6.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>9,482</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>12,401</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-23.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Investment Building And Building Improvements</t>
+          <t>Investment Building And Building Improvements (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>11,971,961</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>11,559,461</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+3.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property At Cost</t>
+          <t>Real Estate Investment Property At Cost (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>14,378,428</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>13,929,467</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+3.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Accumulated Depreciation</t>
+          <t>Real Estate Investment Property Accumulated Depreciation (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>-3,366,795</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>-3,048,868</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-10.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Net</t>
+          <t>Real Estate Investment Property Net (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>11,011,633</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>10,880,599</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+1.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Properties Under Development And Undeveloped Land</t>
+          <t>Real Estate Investment Property Properties Under Development And Undeveloped Land (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>1,233,586</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>1,272,284</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Real Estate Investments Including Held For Sale Net</t>
+          <t>Real Estate Investments Including Held For Sale Net (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>12,471,080</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>12,365,691</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+0.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents</t>
+          <t>Restricted Cash And Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>122,174</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>150,803</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-19.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Accounts Receivable Net</t>
+          <t>Accounts Receivable Net (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>43,119</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>48,452</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>-11.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Deposits Prepaid Expense And Other Assets</t>
+          <t>Deposits Prepaid Expense And Other Assets (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>228,017</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>337,379</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>-32.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures</t>
+          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>148,935</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>159,134</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>-6.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent</t>
+          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>436,879</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>521,759</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>-16.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>5,532,614</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>5,532,521</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>5,095,735</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>5,010,762</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Line Of Credit</t>
+          <t>Line Of Credit (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>360,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Unsecured Debt</t>
+          <t>Unsecured Debt (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>4,735,735</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>4,086,418</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+15.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Preferred Stock Value</t>
+          <t>Preferred Stock Value (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>92</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>92</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>7,411,003</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>7,529,008</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>-1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>-387,643</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>-380,632</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>-1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>6,630</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>7,852</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-15.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>7,033,748</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>7,160,016</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>-1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>675,758</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>688,614</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>7,709,506</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>7,848,630</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>-1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>13,242,120</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>13,381,151</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Land</t>
+          <t>Land (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>2,406,467</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>2,370,006</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+1.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Real Estate Heldforsale</t>
+          <t>Real Estate Heldforsale (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>225,861</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>212,808</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+6.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>General Partners Capital Account Common Units Value (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
@@ -2346,1122 +2346,1122 @@
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (FY)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>504,341</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>477,010</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+5.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Amortization of Financing Costs</t>
+          <t>Amortization of Financing Costs (FY)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>10,039</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>11,489</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>-12.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>25,815</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>30,984</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-16.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>-320</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-5433.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Equity Method Investment Dividends Or Distributions</t>
+          <t>Equity Method Investment Dividends Or Distributions (FY)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>3,629</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>1,946</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+86.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Change in Accounts Receivable</t>
+          <t>Change in Accounts Receivable (FY)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>1,313</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>-1,710</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+176.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Increase Decrease In Prepaid Expenses Other</t>
+          <t>Increase Decrease In Prepaid Expenses Other (FY)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>21,955</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>11,201</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+96.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deferred Leasing Fees</t>
+          <t>Increase Decrease In Deferred Leasing Fees (FY)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>-3,623</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>-3,966</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+8.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (FY)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>18,160</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>34,362</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>-47.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Increase Decrease In Due From Related Parties</t>
+          <t>Increase Decrease In Due From Related Parties (FY)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>690</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>1,504</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-54.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>864,327</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>811,535</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+6.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Payments To Acquire Residential Real Estate</t>
+          <t>Payments To Acquire Residential Real Estate (FY)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-23,587</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>-495,912</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+95.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Deposits On Real Estate Acquisitions</t>
+          <t>Payments For Proceeds From Deposits On Real Estate Acquisitions (FY)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>-2,495</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>5,482</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>-145.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Real Estate Heldforinvestment</t>
+          <t>Proceeds From Sale Of Real Estate Heldforinvestment (FY)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>630,352</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>573,182</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+10.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Proceeds From Insurance Settlement Investing Activities</t>
+          <t>Proceeds From Insurance Settlement Investing Activities (FY)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>4,020</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Proceeds From Collection Of Notes Receivable</t>
+          <t>Proceeds From Collection Of Notes Receivable (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>215</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>540</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-60.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Payments To Acquire Interest In Joint Venture</t>
+          <t>Payments To Acquire Interest In Joint Venture (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-15,078</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-19,680</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+23.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Proceeds From Equity Method Investment Dividends Or Distributions Return Of Capital</t>
+          <t>Proceeds From Equity Method Investment Dividends Or Distributions Return Of Capital (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>78,702</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>116,311</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-32.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Payments For Capital Improvements</t>
+          <t>Payments For Capital Improvements (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-40,645</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-34,052</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-19.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Payments For Maintenance Capital Expenditures</t>
+          <t>Payments For Maintenance Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-118,211</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-121,751</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+2.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Payments For Development Activities</t>
+          <t>Payments For Development Activities (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-810,507</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-845,851</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+4.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-30,933</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-29,158</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>-6.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-328,167</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>-825,876</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+60.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Transfer Of Completed Homebuilding Deliveries To Properties</t>
+          <t>Transfer Of Completed Homebuilding Deliveries To Properties (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>780,918</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>837,258</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-6.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Contribution Of Property</t>
+          <t>Contribution Of Property (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-66,047</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-156,934</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+57.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Right Of Use Asset Obtained In Exchange For Operating Lease Liability</t>
+          <t>Right Of Use Asset Obtained In Exchange For Operating Lease Liability (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>4,629</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>1,625</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+184.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Accrued Distributions To Affiliates Payable</t>
+          <t>Accrued Distributions To Affiliates Payable (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>1,667</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>1,917</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-13.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Accrued Distributions To Non Affiliates Payable</t>
+          <t>Accrued Distributions To Non Affiliates Payable (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>177</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>149</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+18.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Payments From Liabilities Related To Consolidated Land Not Owned</t>
+          <t>Payments From Liabilities Related To Consolidated Land Not Owned (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-54,036</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-82,001</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+34.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Minority Interest</t>
+          <t>Payments Of Dividends Minority Interest (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-60,972</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-53,287</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-14.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Share Repurchases (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Shares Under Incentive And Share Based Compensation Plans Including Stock Options</t>
+          <t>Proceeds From Issuance Of Shares Under Incentive And Share Based Compensation Plans Including Stock Options (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>6,066</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>6,422</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-5.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-11,851</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-9,016</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>-31.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Repayments Of Accounts Receivable Securitization</t>
+          <t>Repayments Of Accounts Receivable Securitization (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-925,787</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>-952,191</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+2.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Proceeds From Lines Of Credit (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
@@ -3498,386 +3498,386 @@
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Unsecured Debt</t>
+          <t>Proceeds From Issuance Of Unsecured Debt (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>646,385</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>1,594,052</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>-59.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Hedge Financing Activities</t>
+          <t>Payments For Proceeds From Hedge Financing Activities (FY)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>8,595</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>-99.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Payments Related To Liabilities To Repurchase Consolidated Land Not Owned (FY)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-446,292</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>-383,535</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>-16.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Preferred Stock And Preference Stock</t>
+          <t>Payments Of Dividends Preferred Stock And Preference Stock (FY)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>-13,944</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>-13,944</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Payments Of Financing Costs</t>
+          <t>Payments Of Financing Costs (FY)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>-5,193</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>-25,216</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>+79.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>-655,686</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>142,696</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>-559.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>-172,220</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>-128,056</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>-34.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Unpaid Capital Expenditures</t>
+          <t>Unpaid Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>52,685</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>69,865</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>-24.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>-119,526</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>128,355</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>-193.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>230,690</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>350,216</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>-34.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1562401/000156240126000010/amh-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>