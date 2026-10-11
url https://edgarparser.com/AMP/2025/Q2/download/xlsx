--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -490,1122 +490,1122 @@
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Net Investment Income And Gain Loss On Investments</t>
+          <t>Net Investment Income And Gain Loss On Investments (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>891</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>921</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>-3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Insurance Services Revenue</t>
+          <t>Insurance Services Revenue (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>361</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>381</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>-5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Other Income</t>
+          <t>Other Income (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>129</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+5.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>4,490</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>4,392</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+2.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Interest Expense Deposits</t>
+          <t>Interest Expense Deposits (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>172</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-33.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Revenues Net Of Interest Expense</t>
+          <t>Revenues Net Of Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>4,375</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>4,220</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+3.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Distribution Expenses</t>
+          <t>Distribution Expenses (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>1,596</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>1,450</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+10.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Interest Credited To Policyholders Account Balances</t>
+          <t>Interest Credited To Policyholders Account Balances (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>95</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>185</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-48.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Policyholder Benefits And Claims Incurred Net</t>
+          <t>Policyholder Benefits And Claims Incurred Net (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>257</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>331</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-22.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Liability For Future Policy Benefit Remeasurement Gain Loss</t>
+          <t>Liability For Future Policy Benefit Remeasurement Gain Loss (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>-3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>-8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+62.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Market Risk Benefit Change In Fair Value Gain Loss</t>
+          <t>Market Risk Benefit Change In Fair Value Gain Loss (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>-10</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-109.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Amortization Of Deferred Charges</t>
+          <t>Amortization Of Deferred Charges (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Interest Expense Borrowings</t>
+          <t>Interest Expense Borrowings (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>82</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>83</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-1.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>947</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>957</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>3,024</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>3,169</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-4.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>1,351</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>1,051</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+28.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>291</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>222</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+31.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>1,060</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>829</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+27.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>10.88</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>8.16</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+33.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>10.73</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>8.02</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+33.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Other Revenue (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>1,343</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>766</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+75.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income</t>
+          <t>Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>283</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>-63</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+549.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>97.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>101.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-4.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>98.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>103.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-4.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>1,060</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>829</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+27.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>184,903</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>179,700</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+2.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Investments (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Market Risk Benefit Asset Amount</t>
+          <t>Market Risk Benefit Asset Amount (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>2,095</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>2,082</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Separate Account Assets</t>
+          <t>Separate Account Assets (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>78,849</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>79,098</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Receivables (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Deferred Policy Acquisition Costs</t>
+          <t>Deferred Policy Acquisition Costs (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>2,647</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>2,694</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Cash And Securities Segregated Under Federal And Other Regulations</t>
+          <t>Cash And Securities Segregated Under Federal And Other Regulations (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>1,229</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>1,373</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>-10.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
@@ -1642,2050 +1642,2050 @@
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent</t>
+          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>2,451</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>2,386</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+2.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>178,821</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>174,707</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+2.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Policyholder Account Balances Future Policy Benefits And Claims And Embedded Derivative Fair Value Of Embedded Derivative Net</t>
+          <t>Policyholder Account Balances Future Policy Benefits And Claims And Embedded Derivative Fair Value Of Embedded Derivative Net (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>43,794</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>39,742</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+10.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Market Risk Benefit Liability Amount</t>
+          <t>Market Risk Benefit Liability Amount (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>1,326</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>1,252</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+5.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Separate Accounts Liability</t>
+          <t>Separate Accounts Liability (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>78,849</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>79,098</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>-0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Deposits</t>
+          <t>Deposits (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>34,554</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>36,237</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-4.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Advances From Federal Home Loan Banks</t>
+          <t>Advances From Federal Home Loan Banks (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>201</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>201</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>10,251</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>9,987</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+2.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>26,050</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>23,430</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+11.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Treasury Stock Common Value</t>
+          <t>Treasury Stock Common Value (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>-28,986</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>-26,434</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-9.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>-1,236</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>-1,993</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+38.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>6,082</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>4,993</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+21.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>184,903</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>179,700</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+2.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Depreciation Amortization And Accretion Net</t>
+          <t>Depreciation Amortization And Accretion Net (YTD)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>-54</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>-89</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+39.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (YTD)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>107</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>258</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>-58.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (YTD)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>95</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+5.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Investments</t>
+          <t>Gain Loss On Sale Of Investments (YTD)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>-2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+600.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Increase Decrease In Equity Securities Fv Ni</t>
+          <t>Increase Decrease In Equity Securities Fv Ni (YTD)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>-2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>-4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+50.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (YTD)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>-40.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Other Than Temporary Impairments And Provision For Loan Losses</t>
+          <t>Other Than Temporary Impairments And Provision For Loan Losses (YTD)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>-4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Consolidated Investment Entities Unrealized Realized Gain Loss On Assets And Liabilities</t>
+          <t>Consolidated Investment Entities Unrealized Realized Gain Loss On Assets And Liabilities (YTD)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+250.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Increase Decrease Of Restricted Investments</t>
+          <t>Increase Decrease Of Restricted Investments (YTD)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>477</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>182</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+162.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deferred Policy Acquisition Costs</t>
+          <t>Increase Decrease In Deferred Policy Acquisition Costs (YTD)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+57.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Increase Decrease In Insurance Liabilities</t>
+          <t>Increase Decrease In Insurance Liabilities (YTD)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>2,178</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>1,608</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+35.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Derivatives Net Of Collateral</t>
+          <t>Derivatives Net Of Collateral (YTD)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>-275</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>-771</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+64.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Increase Decrease In Receivables</t>
+          <t>Increase Decrease In Receivables (YTD)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>-103</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>-45</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-128.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Increase Decrease In Broker Deposits</t>
+          <t>Increase Decrease In Broker Deposits (YTD)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>-146</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>-112</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-30.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (YTD)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>-273</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>-216</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>-26.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Increase Decrease In Income Taxes</t>
+          <t>Increase Decrease In Income Taxes (YTD)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>-413</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>77</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>-636.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Change In Other Operating Assets And Liabilities Of Consolidated Investment Entities</t>
+          <t>Change In Other Operating Assets And Liabilities Of Consolidated Investment Entities (YTD)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>-3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+333.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Capital Net</t>
+          <t>Increase Decrease In Other Operating Capital Net (YTD)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>157</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>336</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-53.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (YTD)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>3,450</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>3,164</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+9.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Available For Sale Securities Debt</t>
+          <t>Proceeds From Sale Of Available For Sale Securities Debt (YTD)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>1,573</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+4974.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities</t>
+          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities (YTD)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>8,483</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>7,155</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+18.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Purchases of Investments</t>
+          <t>Purchases of Investments (YTD)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>-10,642</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>-7,619</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-39.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Collection Of Mortgage Notes Receivable</t>
+          <t>Proceeds From Sale And Collection Of Mortgage Notes Receivable (YTD)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>86</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-4.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Payments To Acquire Mortgage Notes Receivable</t>
+          <t>Payments To Acquire Mortgage Notes Receivable (YTD)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-240</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-205</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-17.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Maturity Of Other Investments</t>
+          <t>Proceeds From Sale And Maturity Of Other Investments (YTD)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>51</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>67</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-23.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Payments To Acquire Other Investments</t>
+          <t>Payments To Acquire Other Investments (YTD)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-41</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-132</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+68.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Payment To Acquire Investments By Consolidated Investment Entities</t>
+          <t>Payment To Acquire Investments By Consolidated Investment Entities (YTD)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-731</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-446</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>-63.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Proceeds From Sales And Maturities Of Investments By Consolidated Investment Entities</t>
+          <t>Proceeds From Sales And Maturities Of Investments By Consolidated Investment Entities (YTD)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>426</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>486</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>-12.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Payments To Acquire Productive Assets</t>
+          <t>Payments To Acquire Productive Assets (YTD)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-74</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-69</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>-7.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Proceeds From Derivative Instrument Investing Activities</t>
+          <t>Proceeds From Derivative Instrument Investing Activities (YTD)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-77.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Payments For Other Deposits</t>
+          <t>Payments For Other Deposits (YTD)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-15</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-17</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+11.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Proceeds From Other Deposits</t>
+          <t>Proceeds From Other Deposits (YTD)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>229</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>327</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-30.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (YTD)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-49</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-36</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-36.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (YTD)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-939</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-403</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-133.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Investment Certificates And Banking Time Deposits Proceeds From Additions</t>
+          <t>Investment Certificates And Banking Time Deposits Proceeds From Additions (YTD)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>1,752</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>2,851</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>-38.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Investment Certificates And Banking Time Deposits Maturities Withdrawals And Cash Surrenders</t>
+          <t>Investment Certificates And Banking Time Deposits Maturities Withdrawals And Cash Surrenders (YTD)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-3,055</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-3,793</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+19.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Additions To Contract Holders Funds</t>
+          <t>Additions To Contract Holders Funds (YTD)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>590</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>749</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-21.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Policyholder And Contractholder Account Values Net Transfer From To Separate Accounts</t>
+          <t>Policyholder And Contractholder Account Values Net Transfer From To Separate Accounts (YTD)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-71</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-71</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Withdrawal From Contract Holders Funds</t>
+          <t>Withdrawal From Contract Holders Funds (YTD)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-751</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>-960</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>+21.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deposits</t>
+          <t>Increase Decrease In Deposits (YTD)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>191</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-32</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+696.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Payments For Derivative Instrument Financing Activities</t>
+          <t>Payments For Derivative Instrument Financing Activities (YTD)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-40</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>-79</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+49.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Long Term Debt And Capital Securities Net</t>
+          <t>Proceeds From Issuance Of Long Term Debt And Capital Securities Net (YTD)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>740</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt</t>
+          <t>Repayments Of Long Term Debt (YTD)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-506</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-10020.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Payments Of Dividends</t>
+          <t>Payments Of Dividends (YTD)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-296</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>-285</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>-3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (YTD)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-1,311</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>-1,201</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>-9.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Borrowings Of Consolidated Investment Entities</t>
+          <t>Borrowings Of Consolidated Investment Entities (YTD)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>691</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>554</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>+24.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Repayments Of Debt Of Consolidated Investment Entities</t>
+          <t>Repayments Of Debt Of Consolidated Investment Entities (YTD)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-362</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>-344</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>-5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (YTD)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>-2,428</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>-2,534</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>+4.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Interest Paid (YTD)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
@@ -3722,194 +3722,194 @@
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (YTD)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>700</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>107</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>+554.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Right Of Use Asset Obtained In Exchange For Operating Lease Liability</t>
+          <t>Right Of Use Asset Obtained In Exchange For Operating Lease Liability (YTD)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>+126.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (YTD)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>-4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>+1050.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (YTD)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>223</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>-45.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>9,610</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>8,843</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>+8.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000066/amp-20250630.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>