--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1322,51 +1322,51 @@
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>511</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>+78.5%</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000080/amp-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents (Q)</t>
+          <t>Cash &amp; Cash Equivalents (INSTANT)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000080/amp-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
@@ -1386,51 +1386,51 @@
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>185,969</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>+2.2%</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000080/amp-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Investments (Q)</t>
+          <t>Investments (INSTANT)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000080/amp-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
@@ -1482,51 +1482,51 @@
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>81,409</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>-0.9%</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000080/amp-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Receivables (Q)</t>
+          <t>Receivables (INSTANT)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000080/amp-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
@@ -1578,83 +1578,83 @@
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>1,261</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>-5.6%</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000080/amp-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Other Assets (Q)</t>
+          <t>Other Assets (INSTANT)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000080/amp-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Long-Term Debt (Q)</t>
+          <t>Long-Term Debt (INSTANT)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000080/amp-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
@@ -1866,51 +1866,51 @@
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>0.0%</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000080/amp-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Other Liabilities (Q)</t>
+          <t>Other Liabilities (INSTANT)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002725000080/amp-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">