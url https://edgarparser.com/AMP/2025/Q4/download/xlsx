--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1322,51 +1322,51 @@
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>1,071</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>-5.9%</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002726000011/amp-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents (Q)</t>
+          <t>Cash &amp; Cash Equivalents (INSTANT)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002726000011/amp-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
@@ -1514,51 +1514,51 @@
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>262</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>+35.9%</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002726000011/amp-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Investments (Q)</t>
+          <t>Investments (INSTANT)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002726000011/amp-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
@@ -1610,51 +1610,51 @@
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>78,114</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>+2.5%</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002726000011/amp-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Receivables (Q)</t>
+          <t>Receivables (INSTANT)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002726000011/amp-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
@@ -1706,83 +1706,83 @@
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>1,444</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>-26.9%</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002726000011/amp-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Other Assets (Q)</t>
+          <t>Other Assets (INSTANT)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002726000011/amp-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Long-Term Debt (Q)</t>
+          <t>Long-Term Debt (INSTANT)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002726000011/amp-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
@@ -1994,51 +1994,51 @@
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>-0.5%</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002726000011/amp-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Other Liabilities (Q)</t>
+          <t>Other Liabilities (INSTANT)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/820027/000082002726000011/amp-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">