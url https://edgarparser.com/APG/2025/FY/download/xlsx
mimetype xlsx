--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1866,51 +1866,51 @@
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>+12.0%</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1796209/000162828026011620/apg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Accrued Liabilities (Q)</t>
+          <t>Accrued Liabilities (INSTANT)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1796209/000162828026011620/apg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">