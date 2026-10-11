--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,1826 +458,1826 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>144,193</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>136,618</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+5.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Cost of Revenue</t>
+          <t>Cost of Revenue (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>101,451</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>106,653</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>-4.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Selling, General &amp; Administrative</t>
+          <t>Selling, General &amp; Administrative (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>83,065</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>45,020</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+84.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Disposal Group Not Discontinued Operation Gain Loss On Disposal</t>
+          <t>Disposal Group Not Discontinued Operation Gain Loss On Disposal (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>-24,616</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>15,417</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>-259.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Gain Loss On Disposition Of Assets1</t>
+          <t>Gain Loss On Disposition Of Assets1 (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>1,138</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>161,038</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>169,470</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-5.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>-16,845</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>-32,852</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+48.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>14,739</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>17,708</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-16.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Gain Loss On Conversion Of Debt</t>
+          <t>Gain Loss On Conversion Of Debt (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>33,612</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Debt Fair Value Adjustment</t>
+          <t>Debt Fair Value Adjustment (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>85,439</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>7,401</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+1054.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Gains Losses On Extinguishment Of Debt (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Fair Value Adjustment Of Warrants</t>
+          <t>Fair Value Adjustment Of Warrants (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>6,421</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>-158,233</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>-74,280</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-113.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>102</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+6.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Income Loss From Continuing Operations Including Portion Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>-158,335</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>-74,376</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-112.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Income Loss From Discontinued Operations Net Of Tax</t>
+          <t>Income Loss From Discontinued Operations Net Of Tax (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>-72,730</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>-75,295</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+3.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>-231,065</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>-149,671</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>-54.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Preferred Stock Dividends Income Statement Impact</t>
+          <t>Preferred Stock Dividends Income Statement Impact (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>-2,615</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>-233,680</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>-149,274</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-56.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations</t>
+          <t>Income Loss From Continuing Operations (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>-160,950</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>-73,979</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-117.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Income Loss From Discontinued Operations Net Of Tax Attributable To Reporting Entity</t>
+          <t>Income Loss From Discontinued Operations Net Of Tax Attributable To Reporting Entity (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>-72,730</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>-75,295</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+3.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Per Basic Share</t>
+          <t>Income Loss From Continuing Operations Per Basic Share (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>-0.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>-0.65</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-23.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Per Diluted Share</t>
+          <t>Income Loss From Continuing Operations Per Diluted Share (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>-0.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>-0.65</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>-23.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Income Loss From Discontinued Operations Net Of Tax Per Basic Share</t>
+          <t>Income Loss From Discontinued Operations Net Of Tax Per Basic Share (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>-0.36</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>-0.66</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+45.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Income Loss From Discontinued Operations Net Of Tax Per Diluted Share</t>
+          <t>Income Loss From Discontinued Operations Net Of Tax Per Diluted Share (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>-0.36</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>-0.66</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+45.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>-1.16</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>-1.31</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+11.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>-1.16</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>-1.31</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+11.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>201,194,451</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>114,061,414</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+76.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>201,194,451</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>114,061,414</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+76.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Other Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>41,552</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>3,339</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+1144.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Restricted Cash Construction Funds</t>
+          <t>Restricted Cash Construction Funds (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>41,026</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Restricted Cash Line Of Credit</t>
+          <t>Restricted Cash Line Of Credit (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>31,342</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>21,349</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+46.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>3,043</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>3,847</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-20.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Prepaid Expenses &amp; Other Current Assets</t>
+          <t>Prepaid Expenses &amp; Other Current Assets (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>9,430</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>1,010</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+833.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Assets Of Disposal Group Including Discontinued Operation Current</t>
+          <t>Assets Of Disposal Group Including Discontinued Operation Current (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>304,200</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>374,599</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-18.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>430,593</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>404,144</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+6.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>1,275,841</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>329,103</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+287.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>960</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>1,521</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>-36.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>1,870,090</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>762,867</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+145.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Finance Lease Right Of Use Asset</t>
+          <t>Finance Lease Right Of Use Asset (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>17,820</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>8,750</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+103.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>144,876</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>19,349</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+648.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Accounts Payable</t>
+          <t>Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>247,528</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>104,528</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+136.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Accrued Liabilities</t>
+          <t>Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>29,549</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>24,702</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+19.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Operating Lease Liability Current</t>
+          <t>Operating Lease Liability Current (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>692</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>604</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+14.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Finance Lease Liability Current</t>
+          <t>Finance Lease Liability Current (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>13,633</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>5,283</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+158.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Notes Payable Current</t>
+          <t>Notes Payable Current (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>10,331</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>10,082</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+2.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Customer Deposits Current1 (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Contract With Customer Payable Current</t>
+          <t>Contract With Customer Payable Current (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>4,807</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>13,002</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-63.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Liabilities Of Disposal Group Including Discontinued Operation Current</t>
+          <t>Liabilities Of Disposal Group Including Discontinued Operation Current (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>216,047</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>336,423</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>-35.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Other Liabilities Current</t>
+          <t>Other Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>19,432</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+20141.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>558,144</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>554,112</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+0.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Current Portion of Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Operating Lease Liabilities (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>381</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>1,072</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>-64.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Finance Lease Liability Noncurrent</t>
+          <t>Finance Lease Liability Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>3,381</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>-99.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>1,236,365</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>638,037</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+93.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
@@ -2378,514 +2378,514 @@
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>230</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>144</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+59.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Treasury Stock Common Value</t>
+          <t>Treasury Stock Common Value (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>-31,400</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>-62</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-50545.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>1,009,913</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>374,738</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+169.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>-481,055</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>-249,990</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-92.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>497,688</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>124,830</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+298.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>1,870,090</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>762,867</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+145.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Depreciation Depletion And Amortization Excluding Lease Amortization</t>
+          <t>Depreciation Depletion And Amortization Excluding Lease Amortization (FY)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>97,945</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>79,360</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+23.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>22,704</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>17,362</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+30.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Operating Lease Expense</t>
+          <t>Operating Lease Expense (FY)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>31,661</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>13,944</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+127.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Amortization of Financing Costs</t>
+          <t>Amortization of Financing Costs (FY)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>9,563</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>5,214</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+83.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Discontinued Operation Gain Loss From Disposal Of Discontinued Operation Before Income Tax</t>
+          <t>Discontinued Operation Gain Loss From Disposal Of Discontinued Operation Before Income Tax (FY)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-24,616</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>15,417</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-259.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Assets Disposed Of By Method Other Than Sale In Period Of Disposition Gain Loss On Disposition1</t>
+          <t>Assets Disposed Of By Method Other Than Sale In Period Of Disposition Gain Loss On Disposition1 (FY)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>1,138</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Change in Accounts Receivable</t>
+          <t>Change in Accounts Receivable (FY)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-2,934</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>-3,765</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+22.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Change in Prepaid &amp; Other Assets</t>
+          <t>Change in Prepaid &amp; Other Assets (FY)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>-8,309</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>899</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-1024.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>2,979</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>327</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+811.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Increase Decrease In Contract With Customer Liability Customer Deposits (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
@@ -2922,610 +2922,610 @@
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Change in Accounts Payable</t>
+          <t>Change in Accounts Payable (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-78,256</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>41,840</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-287.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Liabilities</t>
+          <t>Increase Decrease In Accrued Liabilities (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-12,127</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>21,601</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>-156.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Increase Decrease In Contract With Customer Payable</t>
+          <t>Increase Decrease In Contract With Customer Payable (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-8,195</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>13,002</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>-163.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Increase Decrease In Lease Assets And Liabilities Net</t>
+          <t>Increase Decrease In Lease Assets And Liabilities Net (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-7,524</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-47,479</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+84.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-115,402</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>13,794</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-936.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>17,289</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>21,477</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-19.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Payments To Acquire Productive Assets</t>
+          <t>Payments To Acquire Productive Assets (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-681,603</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-141,809</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-380.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Productive Assets</t>
+          <t>Proceeds From Sale Of Productive Assets (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>25,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>19,852</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+25.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Prepayments For Finance Lease</t>
+          <t>Prepayments For Finance Lease (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-6,178</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-50,089</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+87.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Payments To Acquire Investments</t>
+          <t>Payments To Acquire Investments (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-4,873</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-391</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>-1146.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-667,654</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-172,437</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-287.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Right Of Use Asset Obtained In Exchange For Operating Lease Liability</t>
+          <t>Right Of Use Asset Obtained In Exchange For Operating Lease Liability (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>20,280</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>159,153</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-87.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Right Of Use Asset Obtained In Exchange For Finance Lease Liability</t>
+          <t>Right Of Use Asset Obtained In Exchange For Finance Lease Liability (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>113,674</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>227,047</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>-49.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Debt Conversion Converted Instrument Amount1</t>
+          <t>Debt Conversion Converted Instrument Amount1 (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>104,945</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>52,060</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>+101.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Conversion Of Stock Amount Converted1</t>
+          <t>Conversion Of Stock Amount Converted1 (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>48,350</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Adjustments To Additional Paid In Capital Warrant Issued</t>
+          <t>Adjustments To Additional Paid In Capital Warrant Issued (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>136,292</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>5,696</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+2292.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Conversion Of Warrants</t>
+          <t>Conversion Of Warrants (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Finance Lease Principal Payments</t>
+          <t>Finance Lease Principal Payments (FY)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-125,073</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-59,967</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-108.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Proceeds From Issuance Of Medium Term Notes (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
@@ -3594,642 +3594,642 @@
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-4,116</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>-861</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>-378.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Common Stock</t>
+          <t>Proceeds From Issuance Of Common Stock (FY)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>191,590</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>130,849</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>+46.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Payments Of Stock Issuance Costs</t>
+          <t>Payments Of Stock Issuance Costs (FY)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>-10,305</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>-284</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>-3528.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Preferred Stock And Preference Stock</t>
+          <t>Proceeds From Issuance Of Preferred Stock And Preference Stock (FY)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>198,205</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Payments Of Stock Issuance Costs Preferred Stock</t>
+          <t>Payments Of Stock Issuance Costs Preferred Stock (FY)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>-13,812</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Preferred Stock And Preference Stock</t>
+          <t>Payments Of Dividends Preferred Stock And Preference Stock (FY)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>-2,615</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Proceeds From Equity Method Investment Financing Activities</t>
+          <t>Proceeds From Equity Method Investment Financing Activities (FY)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>12,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (FY)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>-31,342</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Proceeds From Convertible Debt</t>
+          <t>Proceeds From Convertible Debt (FY)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Payments For Capped Call</t>
+          <t>Payments For Capped Call (FY)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>-51,750</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Payments For Derivative Instrument Financing Activities</t>
+          <t>Payments For Derivative Instrument Financing Activities (FY)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>-52,736</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>874,686</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>146,757</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>+496.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>62,712</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>17,782</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>+252.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>105</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>+2000.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Unpaid Capital Expenditures</t>
+          <t>Unpaid Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>246,472</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>85,019</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>+189.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>91,630</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>-11,886</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>+870.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations (Q)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>123,318</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>31,688</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>+289.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Disposal Group Including Discontinued Operations</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Disposal Group Including Discontinued Operations (Q)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>2,398</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>120,920</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>31,688</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>+281.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1144879/000114487925000021/apld-20250531.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>