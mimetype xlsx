--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -1642,115 +1642,115 @@
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868126000013/apo-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents (Q)</t>
+          <t>Cash &amp; Cash Equivalents (INSTANT)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868126000013/apo-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Other Receivables Net Current (Q)</t>
+          <t>Other Receivables Net Current (INSTANT)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868126000013/apo-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Short-Term Investments (Q)</t>
+          <t>Short-Term Investments (INSTANT)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868126000013/apo-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
@@ -1802,115 +1802,115 @@
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>377,895</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>+22.0%</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868126000013/apo-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents (Q)</t>
+          <t>Restricted Cash And Cash Equivalents (INSTANT)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868126000013/apo-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Investments (Q)</t>
+          <t>Investments (INSTANT)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868126000013/apo-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Other Assets (Q)</t>
+          <t>Other Assets (INSTANT)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868126000013/apo-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
@@ -1962,83 +1962,83 @@
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>7,173</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>+20.4%</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868126000013/apo-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent (Q)</t>
+          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent (INSTANT)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868126000013/apo-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Other Accrued Liabilities Current And Noncurrent (Q)</t>
+          <t>Other Accrued Liabilities Current And Noncurrent (INSTANT)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868126000013/apo-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
@@ -2186,83 +2186,83 @@
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>4,028</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>+22.4%</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868126000013/apo-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Payables For Collateral On Derivatives And Securities To Repurchase (Q)</t>
+          <t>Payables For Collateral On Derivatives And Securities To Repurchase (INSTANT)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868126000013/apo-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Other Liabilities (Q)</t>
+          <t>Other Liabilities (INSTANT)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868126000013/apo-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">