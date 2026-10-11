--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -682,66 +682,66 @@
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>6,814</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>6,018</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+13.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Labor And Related Expense (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
@@ -970,66 +970,66 @@
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Operating Expenses</t>
+          <t>Operating Expenses (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>5,718</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>4,584</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+24.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Gain Loss On Investments Excluding V I E (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
@@ -1130,450 +1130,450 @@
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>845</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>1,438</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-41.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>-3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>-261</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+98.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>842</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>1,177</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-28.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>-212</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>-324</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+34.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>630</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>853</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-26.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Preferred Stock Dividends Income Statement Impact</t>
+          <t>Preferred Stock Dividends Income Statement Impact (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>-25</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>-25</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>605</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>828</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-26.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Diluted</t>
+          <t>Net Income Loss Available To Common Stockholders Diluted (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>605</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>828</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-26.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>1.36</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>-26.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>0.99</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>1.35</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>-26.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>586.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>587.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>590.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>590.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>1,520</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>673</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+125.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Interest And Other Income (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
@@ -1706,66 +1706,66 @@
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>419,550</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>346,504</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+21.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Restricted Cash And Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
@@ -1866,66 +1866,66 @@
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Deferred Policy Acquisition Costs Deferred Sales Inducement Costs And Present Value Of Future Insurance Profits Net</t>
+          <t>Deferred Policy Acquisition Costs Deferred Sales Inducement Costs And Present Value Of Future Insurance Profits Net (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>7,981</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>6,699</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+19.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Accounts Payable And Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
@@ -1962,1784 +1962,1784 @@
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>12,144</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>9,815</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+23.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>385,689</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>318,090</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+21.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Guaranteed Interest Contracts</t>
+          <t>Guaranteed Interest Contracts (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>292,238</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>228,389</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+28.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Liability For Future Policy Benefits</t>
+          <t>Liability For Future Policy Benefits (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>49,400</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>50,799</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>-2.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Market Risk Benefit Liability Amount</t>
+          <t>Market Risk Benefit Liability Amount (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>4,489</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>3,727</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+20.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Payables For Collateral On Derivatives And Securities To Repurchase (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Preferred Stock Value</t>
+          <t>Preferred Stock Value (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>1,398</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>1,398</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>15,697</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>15,319</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+2.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>5,919</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>4,376</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+35.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>-3,693</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>-5,820</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+36.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>19,321</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>15,273</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+26.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>14,540</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>13,127</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+10.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>33,861</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>28,400</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+19.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>419,550</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>346,504</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+21.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (YTD)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>315</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>342</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-7.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Investment Income Net</t>
+          <t>Investment Income Net (YTD)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>-776</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>-670</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-15.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Gain Loss On Investments And Derivatives</t>
+          <t>Gain Loss On Investments And Derivatives (YTD)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>-2,371</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+102.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (YTD)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>640</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>498</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+28.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Accretion Amortization Of Discounts And Premiums Investments</t>
+          <t>Accretion Amortization Of Discounts And Premiums Investments (YTD)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>-90</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>-27</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>-233.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Policy Acquisition Costs Deferred</t>
+          <t>Policy Acquisition Costs Deferred (YTD)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>-957</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>-828</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>-15.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Other Non-Cash Items (YTD)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>228</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>144</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+58.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Increase Decrease In Consolidation Operating Activities</t>
+          <t>Increase Decrease In Consolidation Operating Activities (YTD)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>-23</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>-10</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-130.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Increase Decrease In Trading Securities</t>
+          <t>Increase Decrease In Trading Securities (YTD)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-1,719</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>-3,300</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+47.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Increase Decrease From Sale Of Investments</t>
+          <t>Increase Decrease From Sale Of Investments (YTD)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>1,665</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>3,150</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>-47.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Increase Decrease In Interest Sensitive Contract Liabilities</t>
+          <t>Increase Decrease In Interest Sensitive Contract Liabilities (YTD)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>2,977</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>3,225</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-7.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Increase Decrease In Insurance Liabilities</t>
+          <t>Increase Decrease In Insurance Liabilities (YTD)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>-1,073</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>-1,214</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+11.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Capital Net</t>
+          <t>Increase Decrease In Other Operating Capital Net (YTD)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>-742</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>-478</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-55.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (YTD)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>2,274</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>1,403</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+62.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Payments To Acquire Investments And Contributions To Equity Method Investments</t>
+          <t>Payments To Acquire Investments And Contributions To Equity Method Investments (YTD)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-4,313</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-2,125</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-103.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Purchases of Investments</t>
+          <t>Purchases of Investments (YTD)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-47,445</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-38,006</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-24.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Payments To Acquire Notes Receivable</t>
+          <t>Payments To Acquire Notes Receivable (YTD)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-17,779</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-11,743</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>-51.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Payments To Acquire Investment Funds</t>
+          <t>Payments To Acquire Investment Funds (YTD)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-1,593</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-1,323</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>-20.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Payments To Acquire Held To Maturity Securities</t>
+          <t>Payments To Acquire Held To Maturity Securities (YTD)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-444</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Payments For Derivative Instrument Investing Activities</t>
+          <t>Payments For Derivative Instrument Investing Activities (YTD)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-2,537</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>-1,938</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-30.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Proceeds From Sales Maturities And Repayments Of Investments And Distributions From Equity Method Investments</t>
+          <t>Proceeds From Sales Maturities And Repayments Of Investments And Distributions From Equity Method Investments (YTD)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>37,860</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>24,837</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+52.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (YTD)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-266</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-787</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+66.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (YTD)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-36,517</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-31,085</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-17.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Long Term Debt</t>
+          <t>Proceeds From Issuance Of Long Term Debt (YTD)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>2,632</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>5,652</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-53.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt</t>
+          <t>Repayments Of Long Term Debt (YTD)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-1,285</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-3,222</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+60.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (YTD)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-193</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-335</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+42.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (YTD)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-584</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-538</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-8.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Preferred Stock And Preference Stock</t>
+          <t>Payments Of Dividends Preferred Stock And Preference Stock (YTD)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-49</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-49</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Payments To Minority Shareholders</t>
+          <t>Payments To Minority Shareholders (YTD)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-1,030</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>-662</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-55.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Proceeds From Minority Shareholders</t>
+          <t>Proceeds From Minority Shareholders (YTD)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>1,191</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>2,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>-40.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Proceeds From Annuities And Investment Certificates</t>
+          <t>Proceeds From Annuities And Investment Certificates (YTD)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>45,973</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>37,102</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+23.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Repayments Of Annuities And Investment Certificates</t>
+          <t>Repayments Of Annuities And Investment Certificates (YTD)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-9,604</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-11,636</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+17.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Derivative Instrument Financing Activities</t>
+          <t>Payments For Proceeds From Derivative Instrument Financing Activities (YTD)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-4,392</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>2,340</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-287.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (YTD)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-570</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>-676</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>+15.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (YTD)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>32,089</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>29,976</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>+7.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (YTD)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>542</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>350</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>+54.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (YTD)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>415</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>547</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>-24.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (YTD)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>585</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>347</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>+68.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Non Cash Capital Increases Related To Share Based Compensation (YTD)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Adjustments To Additional Paid In Capital Warrant Issued</t>
+          <t>Adjustments To Additional Paid In Capital Warrant Issued (YTD)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>54</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
@@ -3946,322 +3946,322 @@
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Net Assets Deconsolidated From Consolidated Variable Interest Entities And Funds Investments At Fair Value</t>
+          <t>Net Assets Deconsolidated From Consolidated Variable Interest Entities And Funds Investments At Fair Value (YTD)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>-549</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>-69</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>-695.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Net Assets Deconsolidated From Consolidated Variable Interest Entities And Funds Other Assets</t>
+          <t>Net Assets Deconsolidated From Consolidated Variable Interest Entities And Funds Other Assets (YTD)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>-14</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>-1300.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Net Assets Deconsolidated From Consolidated Variable Interest Entities And Funds Other Liabilities</t>
+          <t>Net Assets Deconsolidated From Consolidated Variable Interest Entities And Funds Other Liabilities (YTD)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>+340.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Net Assets Deconsolidated From Consolidated Variable Interest Entities And Funds Noncontrolling Interest</t>
+          <t>Net Assets Deconsolidated From Consolidated Variable Interest Entities And Funds Noncontrolling Interest (YTD)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>442</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>+784.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Net Assets Deconsolidated From Consolidated Variable Interest Entities And Funds Equity</t>
+          <t>Net Assets Deconsolidated From Consolidated Variable Interest Entities And Funds Equity (YTD)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>56</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents At Carrying Value</t>
+          <t>Restricted Cash And Cash Equivalents At Carrying Value (Q)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>1,723</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>1,095</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>+57.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (YTD)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>-2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>+750.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (YTD)</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>-2,141</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>292</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>-833.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>14,971</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>17,983</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>-16.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000117/apo-20250630.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>