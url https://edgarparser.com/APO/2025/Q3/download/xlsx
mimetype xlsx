--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -714,66 +714,66 @@
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>9,823</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>7,773</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+26.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Labor And Related Expense (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
@@ -1002,66 +1002,66 @@
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Operating Expenses</t>
+          <t>Operating Expenses (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>7,070</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>5,816</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+21.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Gain Loss On Investments Excluding V I E (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
@@ -1162,450 +1162,450 @@
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>2,899</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>2,086</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+39.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>-438</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>-317</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-38.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>2,461</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>1,769</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+39.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>-725</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>-958</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+24.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>1,736</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>811</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+114.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Preferred Stock Dividends Income Statement Impact</t>
+          <t>Preferred Stock Dividends Income Statement Impact (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>-24</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>-24</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>1,712</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>787</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+117.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Diluted</t>
+          <t>Net Income Loss Available To Common Stockholders Diluted (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>1,712</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>787</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+117.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>2.82</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>1.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+116.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>2.78</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>1.29</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+115.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>589.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>585.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+0.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>607.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>588.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>2,937</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>3,158</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>-7.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Interest And Other Income (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
@@ -1738,66 +1738,66 @@
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>449,543</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>368,689</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+21.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Restricted Cash And Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
@@ -1898,66 +1898,66 @@
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Deferred Policy Acquisition Costs Deferred Sales Inducement Costs And Present Value Of Future Insurance Profits Net</t>
+          <t>Deferred Policy Acquisition Costs Deferred Sales Inducement Costs And Present Value Of Future Insurance Profits Net (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>8,370</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>6,971</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+20.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Accounts Payable And Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
@@ -1994,1730 +1994,1730 @@
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>12,631</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>409,746</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>337,148</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+21.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Policyholder Contract Deposits</t>
+          <t>Policyholder Contract Deposits (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>309,737</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>245,436</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+26.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Liability For Future Policy Benefits</t>
+          <t>Liability For Future Policy Benefits (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>49,006</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>52,962</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-7.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Market Risk Benefit Liability Amount</t>
+          <t>Market Risk Benefit Liability Amount (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>4,835</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>4,402</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+9.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Payables For Collateral On Derivatives And Securities To Repurchase (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Preferred Stock Value</t>
+          <t>Preferred Stock Value (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>1,398</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>1,398</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>16,925</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>15,073</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+12.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>7,306</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>4,865</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+50.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>-2,492</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>-3,473</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+28.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>23,137</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>17,863</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+29.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>16,660</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>13,663</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+21.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>39,797</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>31,526</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+26.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>449,543</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>368,689</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+21.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (YTD)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>523</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>478</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+9.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Investment Income Net</t>
+          <t>Investment Income Net (YTD)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>-1,119</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>-1,010</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-10.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Gain Loss On Investments And Derivatives</t>
+          <t>Gain Loss On Investments And Derivatives (YTD)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>-2,754</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>-3,607</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+23.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (YTD)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>1,040</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>779</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+33.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Accretion Amortization Of Discounts And Premiums Investments</t>
+          <t>Accretion Amortization Of Discounts And Premiums Investments (YTD)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>-135</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>-47</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>-187.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Policy Acquisition Costs Deferred</t>
+          <t>Policy Acquisition Costs Deferred (YTD)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-1,493</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>-1,191</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-25.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Other Non-Cash Items (YTD)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>357</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>210</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+70.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Increase Decrease In Consolidation Operating Activities</t>
+          <t>Increase Decrease In Consolidation Operating Activities (YTD)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-23</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>248</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-109.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Increase Decrease In Trading Securities</t>
+          <t>Increase Decrease In Trading Securities (YTD)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>-4,554</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>-4,836</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+5.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Increase Decrease From Sale Of Investments</t>
+          <t>Increase Decrease From Sale Of Investments (YTD)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>2,498</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>4,738</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-47.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Increase Decrease In Interest Sensitive Contract Liabilities</t>
+          <t>Increase Decrease In Interest Sensitive Contract Liabilities (YTD)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>5,867</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>4,948</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+18.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Increase Decrease In Insurance Liabilities</t>
+          <t>Increase Decrease In Insurance Liabilities (YTD)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>-1,521</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>-1,135</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-34.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Capital Net</t>
+          <t>Increase Decrease In Other Operating Capital Net (YTD)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-350</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-1,029</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+66.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (YTD)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>2,577</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>3,257</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-20.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Payments To Acquire Investments And Contributions To Equity Method Investments</t>
+          <t>Payments To Acquire Investments And Contributions To Equity Method Investments (YTD)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-5,991</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-3,402</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-76.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Purchases of Investments</t>
+          <t>Purchases of Investments (YTD)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-70,985</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-63,058</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>-12.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Payments To Acquire Notes Receivable</t>
+          <t>Payments To Acquire Notes Receivable (YTD)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-25,977</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-19,319</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>-34.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Payments To Acquire Investment Funds</t>
+          <t>Payments To Acquire Investment Funds (YTD)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-2,434</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-1,895</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>-28.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Payments To Acquire Held To Maturity Securities</t>
+          <t>Payments To Acquire Held To Maturity Securities (YTD)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-451</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Payments For Derivative Instrument Investing Activities</t>
+          <t>Payments For Derivative Instrument Investing Activities (YTD)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-4,973</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-2,845</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-74.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Proceeds From Sales Maturities And Repayments Of Investments And Distributions From Equity Method Investments</t>
+          <t>Proceeds From Sales Maturities And Repayments Of Investments And Distributions From Equity Method Investments (YTD)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>61,369</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>45,089</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+36.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Payments To Acquire Businesses Net Of Cash Acquired</t>
+          <t>Payments To Acquire Businesses Net Of Cash Acquired (YTD)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (YTD)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-411</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-121</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-239.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (YTD)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-49,754</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-45,551</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>-9.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Long Term Debt</t>
+          <t>Proceeds From Issuance Of Long Term Debt (YTD)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>4,702</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>6,124</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-23.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt</t>
+          <t>Repayments Of Long Term Debt (YTD)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-2,199</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-4,494</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+51.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (YTD)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-533</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-788</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+32.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (YTD)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-890</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>-815</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-9.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Preferred Stock And Preference Stock</t>
+          <t>Payments Of Dividends Preferred Stock And Preference Stock (YTD)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-73</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-73</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Payments To Minority Shareholders</t>
+          <t>Payments To Minority Shareholders (YTD)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-1,315</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>-859</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-53.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Proceeds From Minority Shareholders</t>
+          <t>Proceeds From Minority Shareholders (YTD)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>2,197</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>2,476</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>-11.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Proceeds From Annuities And Investment Certificates</t>
+          <t>Proceeds From Annuities And Investment Certificates (YTD)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>69,269</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>57,013</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>+21.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Repayments Of Annuities And Investment Certificates</t>
+          <t>Repayments Of Annuities And Investment Certificates (YTD)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-16,821</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>-16,054</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>-4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Derivative Instrument Financing Activities</t>
+          <t>Payments For Proceeds From Derivative Instrument Financing Activities (YTD)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-2,586</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>416</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>-721.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (YTD)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>-498</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>-719</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>+30.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (YTD)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>51,253</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>42,227</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>+21.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (YTD)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>527</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>639</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>-17.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (YTD)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>804</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>611</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>+31.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Noncash Or Part Noncash Acquisition Investments Acquired (YTD)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
@@ -4010,322 +4010,322 @@
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Net Assets Deconsolidated From Consolidated Variable Interest Entities And Funds Investments At Fair Value</t>
+          <t>Net Assets Deconsolidated From Consolidated Variable Interest Entities And Funds Investments At Fair Value (YTD)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>-549</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>148</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>-470.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Net Assets Deconsolidated From Consolidated Variable Interest Entities And Funds Other Assets</t>
+          <t>Net Assets Deconsolidated From Consolidated Variable Interest Entities And Funds Other Assets (YTD)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>-14</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>-173.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Net Assets Deconsolidated From Consolidated Variable Interest Entities And Funds Other Liabilities</t>
+          <t>Net Assets Deconsolidated From Consolidated Variable Interest Entities And Funds Other Liabilities (YTD)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>-169</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>+152.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Net Assets Deconsolidated From Consolidated Variable Interest Entities And Funds Noncontrolling Interest</t>
+          <t>Net Assets Deconsolidated From Consolidated Variable Interest Entities And Funds Noncontrolling Interest (YTD)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>442</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>+978.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Net Assets Deconsolidated From Consolidated Variable Interest Entities And Funds Equity</t>
+          <t>Net Assets Deconsolidated From Consolidated Variable Interest Entities And Funds Equity (YTD)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>56</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>-84</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>+166.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents At Carrying Value</t>
+          <t>Restricted Cash And Cash Equivalents At Carrying Value (Q)</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>2,786</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>967</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>+188.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (YTD)</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>+333.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (YTD)</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>4,089</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>-64</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>+6489.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>21,201</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>17,627</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>+20.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1858681/000185868125000139/apo-20250930.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>