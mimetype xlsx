--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,3608 +458,3608 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>5,275,823</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>4,325,596</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+22.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Operating Lease Expense</t>
+          <t>Operating Lease Expense (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>135,124</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>118,693</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+13.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Cost of Revenue (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Taxes Excluding Income And Excise Taxes</t>
+          <t>Taxes Excluding Income And Excise Taxes (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>163,135</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>207,671</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>-21.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>232,526</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>229,338</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+1.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>749,675</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>762,068</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Impairment Of Oil And Gas Properties</t>
+          <t>Impairment Of Oil And Gas Properties (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>29,358</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>47,433</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-38.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Asset Retirement Obligation Accretion Expense</t>
+          <t>Asset Retirement Obligation Accretion Expense (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>3,892</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>3,759</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+3.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Loss On Contract Termination Loss Contingency And Settlements Loss In Period</t>
+          <t>Loss On Contract Termination Loss Contingency And Settlements Loss In Period (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>28,012</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>4,468</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+526.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Gain Loss On Disposition Of Assets1</t>
+          <t>Gain Loss On Disposition Of Assets1 (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>-266</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>862</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-130.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Other Cost And Expense Operating</t>
+          <t>Other Cost And Expense Operating (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>390</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-74.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>4,392,177</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>4,325,136</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>883,646</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>460</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+191997.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Interest Income Expense Nonoperating Net</t>
+          <t>Interest Income Expense Nonoperating Net (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>-83,682</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>-118,207</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+29.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>98,484</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>93,787</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+5.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Gains Losses On Extinguishment Of Debt</t>
+          <t>Gains Losses On Extinguishment Of Debt (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>-3,628</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>-528</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-587.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Business Combination Acquisition Related Costs</t>
+          <t>Business Combination Acquisition Related Costs (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>-4,386</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Non-Operating Income (Expense)</t>
+          <t>Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>6,788</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>-24,948</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+127.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>890,434</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>-24,488</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+3736.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>-215,867</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>118,185</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-282.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>674,567</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>93,697</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+619.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>40,149</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>36,471</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+10.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>634,418</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>57,226</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+1008.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>2.05</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>0.18</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+1038.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>2.03</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>0.18</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+1027.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>309,719</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>309,489</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>312,361</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>313,414</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Revenue From Contract With Customer Including Assessed Tax</t>
+          <t>Revenue From Contract With Customer Including Assessed Tax (FY)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>5,137,234</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>4,295,466</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+19.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Restricted Cash Current</t>
+          <t>Restricted Cash Current (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>210,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>33,773</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>34,413</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>-1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Contract With Customer Receivable After Allowance For Credit Loss Current</t>
+          <t>Contract With Customer Receivable After Allowance For Credit Loss Current (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>473,453</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>453,613</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+4.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Derivative Assets Current</t>
+          <t>Derivative Assets Current (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>68,913</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>1,050</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+6463.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Prepaid Expense Current</t>
+          <t>Prepaid Expense Current (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>14,554</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>12,423</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+17.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Assets Of Disposal Group Including Discontinued Operation Current</t>
+          <t>Assets Of Disposal Group Including Discontinued Operation Current (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>20,269</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Other Assets Current</t>
+          <t>Other Assets Current (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>10,818</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>6,047</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+78.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>831,780</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>507,546</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+63.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>2,132,509</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>2,549,398</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>-16.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Derivative Assets Noncurrent</t>
+          <t>Derivative Assets Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>12,524</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>1,296</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+866.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Disposal Group Including Discontinued Operation Assets Noncurrent</t>
+          <t>Disposal Group Including Discontinued Operation Assets Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>754,737</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>62,892</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>33,212</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+89.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>13,245,407</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>13,010,050</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Unproved Oil And Gas Property Successful Effort Method</t>
+          <t>Unproved Oil And Gas Property Successful Effort Method (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>796,705</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>879,483</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>-9.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Proved Oil And Gas Property Successful Effort Method</t>
+          <t>Proved Oil And Gas Property Successful Effort Method (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>14,049,003</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>14,395,680</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-2.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment Other</t>
+          <t>Property Plant And Equipment Other (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>113,020</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>105,871</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+6.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset Before Accumulated Depreciation And Amortization</t>
+          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset Before Accumulated Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>14,958,728</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>15,386,836</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>-2.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset Accumulated Depreciation And Amortization</t>
+          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset Accumulated Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>-5,753,416</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>-5,699,286</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>-0.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset After Accumulated Depreciation And Amortization</t>
+          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset After Accumulated Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>9,205,312</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>9,687,550</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>-5.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Equity Method Investments</t>
+          <t>Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>245,653</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>231,048</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+6.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Accrued Liabilities</t>
+          <t>Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>338,847</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>402,591</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>-15.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Revenue Distributions Payable Current</t>
+          <t>Revenue Distributions Payable Current (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>384,777</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>315,932</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+21.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Operating And Finance Lease Liability Current</t>
+          <t>Operating And Finance Lease Liability Current (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>516,256</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>493,894</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Deferred Revenue</t>
+          <t>Deferred Revenue (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>23,502</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>25,264</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-7.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Liabilities Of Disposal Group Including Discontinued Operation Current</t>
+          <t>Liabilities Of Disposal Group Including Discontinued Operation Current (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>62,310</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Other Liabilities Current</t>
+          <t>Other Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>26,653</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>3,175</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+739.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>1,503,313</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>1,445,927</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>1,397,976</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>1,489,230</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>-6.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>907,306</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>693,341</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+30.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Operating And Finance Lease Liability Noncurrent</t>
+          <t>Operating And Finance Lease Liability Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>1,612,288</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>2,050,337</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>-21.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Deferred Revenue Noncurrent</t>
+          <t>Deferred Revenue Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>11,946</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>35,448</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>-66.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Liabilities Of Disposal Group Including Discontinued Operation Noncurrent</t>
+          <t>Liabilities Of Disposal Group Including Discontinued Operation Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>39,789</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Other Non-Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>57,140</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>62,001</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-7.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>5,529,758</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>5,793,517</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-4.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Operating Lease Liabilities (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>1,610,341</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>2,048,942</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-21.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>3,085</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>3,111</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>5,865,447</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>5,909,373</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-0.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>1,682,295</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>1,109,166</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+51.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>7,550,827</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>7,021,650</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+7.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>164,822</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>194,883</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-15.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>7,715,649</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>7,216,533</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+6.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>13,245,407</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>13,010,050</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Depletion Depreciation Amortization And Accretion</t>
+          <t>Depletion Depreciation Amortization And Accretion (FY)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>753,567</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>765,827</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>-1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Asset Impairment Charges</t>
+          <t>Asset Impairment Charges (FY)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>29,358</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>47,433</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-38.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Derivative Instruments Not Designated As Hedging Instruments Gain Loss Net</t>
+          <t>Derivative Instruments Not Designated As Hedging Instruments Gain Loss Net (FY)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>-111,049</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>-731</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-15091.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Gain Loss On Settlement Of Commodity Derivatives</t>
+          <t>Gain Loss On Settlement Of Commodity Derivatives (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>-17,068</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>10,154</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-268.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>213,965</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-118,640</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+280.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>60,812</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>66,462</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-8.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Equity Method Investment Dividends Or Distributions</t>
+          <t>Equity Method Investment Dividends Or Distributions (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>125,255</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>125,197</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Deferred Revenue Revenue Recognized1</t>
+          <t>Deferred Revenue Revenue Recognized1 (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-25,264</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-27,101</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+6.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Amortization Of Financing Costs And Discounts</t>
+          <t>Amortization Of Financing Costs And Discounts (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>937</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>2,420</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>-61.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Asset Retirement Obligation Cash Paid To Settle</t>
+          <t>Asset Retirement Obligation Cash Paid To Settle (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-270</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-3,571</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+92.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Noncash Portion Of Contract Termination Loss Contingency And Settlements</t>
+          <t>Noncash Portion Of Contract Termination Loss Contingency And Settlements (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>15,370</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>5,344</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+187.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Change in Accounts Receivable</t>
+          <t>Change in Accounts Receivable (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-142</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>25,410</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-100.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Increase Decrease In Contract With Customer Receivable After Allowance For Credit Loss Current</t>
+          <t>Increase Decrease In Contract With Customer Receivable After Allowance For Credit Loss Current (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-39,239</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-52,808</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+25.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Change in Prepaid &amp; Other Assets</t>
+          <t>Change in Prepaid &amp; Other Assets (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-6,990</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>8,680</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-180.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Change in Accounts Payable</t>
+          <t>Change in Accounts Payable (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-2,345</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>35,301</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-106.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Liabilities</t>
+          <t>Increase Decrease In Accrued Liabilities (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-44,984</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>1,280</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>-3614.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Increase Decrease In Revenue Distributions Payable</t>
+          <t>Increase Decrease In Revenue Distributions Payable (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>85,975</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-45,849</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+287.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Current Liabilities</t>
+          <t>Increase Decrease In Other Current Liabilities (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>13,597</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>3,180</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+327.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>1,630,930</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>849,288</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+92.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Payments To Unproved Properties</t>
+          <t>Payments To Unproved Properties (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-129,247</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>-90,995</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-42.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Payments To Explore And Develop Oil And Gas Properties</t>
+          <t>Payments To Explore And Develop Oil And Gas Properties (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-685,468</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-614,855</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>-11.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Payments To Acquire Other Property Plant And Equipment</t>
+          <t>Payments To Acquire Other Property Plant And Equipment (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-5,407</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>-10,929</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+50.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Payments To Acquire Oil And Gas Property</t>
+          <t>Payments To Acquire Oil And Gas Property (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-253,128</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Productive Assets</t>
+          <t>Proceeds From Sale Of Productive Assets (FY)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>16,277</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>9,499</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>+71.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Investing Assets</t>
+          <t>Increase Decrease In Other Investing Assets (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-20,840</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>-6,873</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>-203.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-1,077,813</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>-714,153</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>-50.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (FY)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>-136,404</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Repayments Of Unsecured Debt</t>
+          <t>Repayments Of Unsecured Debt (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-141,733</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Proceeds From Lines Of Credit</t>
+          <t>Proceeds From Lines Of Credit (FY)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>4,909,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>4,130,900</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>+18.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Repayments Of Lines Of Credit</t>
+          <t>Repayments Of Lines Of Credit (FY)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>-4,863,600</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>-4,154,900</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>-17.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Debt Issuance Costs</t>
+          <t>Debt Issuance Costs (FY)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>-8,983</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>-6,138</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>-46.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Minority Interest</t>
+          <t>Payments Of Dividends Minority Interest (FY)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>-70,210</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>-74,286</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>+5.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (FY)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>-29,649</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>-29,605</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (FY)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>-1,538</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>-1,106</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>-39.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>-343,117</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>-135,135</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>-153.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Amortization of Financing Costs</t>
+          <t>Amortization of Financing Costs (FY)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>-25.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>88,079</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>120,058</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>-26.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Change In Capital Expenditures Incurred But Not Yet Paid</t>
+          <t>Change In Capital Expenditures Incurred But Not Yet Paid (FY)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>-27,325</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>10,525</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>-359.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Noncash Or Part Noncash Acquisition Other Liabilities Assumed1</t>
+          <t>Noncash Or Part Noncash Acquisition Other Liabilities Assumed1 (FY)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>7,479</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>210,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>210,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926013386/ar-20251231x10k.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">