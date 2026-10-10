--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,3544 +458,3544 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q1 2025</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>1,945,126</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>1,352,707</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+43.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Operating Lease Expense</t>
+          <t>Operating Lease Expense (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>44,529</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>33,986</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+31.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Cost of Revenue (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Taxes Excluding Income And Excise Taxes</t>
+          <t>Taxes Excluding Income And Excise Taxes (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>80,997</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>55,299</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+46.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>63,340</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>62,445</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+1.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>206,239</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>186,352</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+10.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Impairment Of Oil And Gas Properties</t>
+          <t>Impairment Of Oil And Gas Properties (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>948</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>5,618</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-83.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Asset Retirement Obligation Accretion Expense</t>
+          <t>Asset Retirement Obligation Accretion Expense (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>1,063</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>939</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+13.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Loss On Contract Termination Loss Contingency And Settlements Loss In Period</t>
+          <t>Loss On Contract Termination Loss Contingency And Settlements Loss In Period (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>12,035</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>-1,308</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+1020.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Gain Loss On Disposition Of Assets1</t>
+          <t>Gain Loss On Disposition Of Assets1 (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>-45,950</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>-575</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-7891.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Other Cost And Expense Operating</t>
+          <t>Other Cost And Expense Operating (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-8.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>1,215,674</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>1,081,235</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+12.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>729,452</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>271,472</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+168.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Interest Income Expense Nonoperating Net</t>
+          <t>Interest Income Expense Nonoperating Net (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>-36,963</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>-23,368</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-58.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>30,118</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>28,661</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+5.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Gains Losses On Extinguishment Of Debt</t>
+          <t>Gains Losses On Extinguishment Of Debt (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>-6,742</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>-2,899</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-132.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Business Combination Acquisition Related Costs</t>
+          <t>Business Combination Acquisition Related Costs (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>-22,144</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Non-Operating Income (Expense)</t>
+          <t>Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>-35,731</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>2,394</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-1592.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>693,721</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>273,866</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+153.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>-145,508</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>-54,400</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-167.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>548,213</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>219,466</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+149.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>12,997</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>11,495</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+13.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>535,216</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>207,971</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+157.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>1.73</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>0.67</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+158.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>1.72</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>0.66</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+160.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>308,933</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>311,328</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>311,426</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>314,798</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-1.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Revenue From Contract With Customer Including Assessed Tax</t>
+          <t>Revenue From Contract With Customer Including Assessed Tax (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>1,903,750</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>1,417,600</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+34.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>32,449</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>40,385</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-19.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Contract With Customer Receivable After Allowance For Credit Loss Current</t>
+          <t>Contract With Customer Receivable After Allowance For Credit Loss Current (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>454,199</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>513,382</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>-11.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Derivative Assets Current</t>
+          <t>Derivative Assets Current (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>163,386</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>358</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+45538.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Prepaid Expense Current</t>
+          <t>Prepaid Expense Current (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>13,621</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>12,693</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+7.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Other Assets Current</t>
+          <t>Other Assets Current (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>14,273</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>7,967</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+79.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>677,928</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>574,785</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+17.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>2,090,310</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>2,526,305</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>-17.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Derivative Assets Noncurrent</t>
+          <t>Derivative Assets Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>50,812</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>778</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+6431.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>68,054</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>35,471</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+91.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>15,349,446</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>13,049,321</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+17.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Unproved Oil And Gas Property Successful Effort Method</t>
+          <t>Unproved Oil And Gas Property Successful Effort Method (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>1,110,301</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>883,042</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+25.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Proved Oil And Gas Property Successful Effort Method</t>
+          <t>Proved Oil And Gas Property Successful Effort Method (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>16,936,783</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>14,444,544</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+17.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment Other</t>
+          <t>Property Plant And Equipment Other (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>118,728</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>107,378</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+10.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset Before Accumulated Depreciation And Amortization</t>
+          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset Before Accumulated Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>18,165,812</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>15,440,766</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+17.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset Accumulated Depreciation And Amortization</t>
+          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset Accumulated Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>-5,956,634</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>-5,768,456</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset After Accumulated Depreciation And Amortization</t>
+          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset After Accumulated Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>12,209,178</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>9,672,310</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+26.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Equity Method Investments</t>
+          <t>Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>253,164</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>239,672</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+5.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Accrued Liabilities</t>
+          <t>Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>372,850</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>309,131</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+20.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Revenue Distributions Payable Current</t>
+          <t>Revenue Distributions Payable Current (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>521,927</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>364,219</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+43.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Derivative Liabilities Current</t>
+          <t>Derivative Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>5,143</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>84,054</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-93.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Operating And Finance Lease Liability Current</t>
+          <t>Operating And Finance Lease Liability Current (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>536,304</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>515,880</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Deferred Revenue</t>
+          <t>Deferred Revenue (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>23,647</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>24,830</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Other Liabilities Current</t>
+          <t>Other Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>17,262</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>13,702</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+26.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>1,693,182</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>1,485,346</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+14.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>2,664,797</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>1,285,380</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+107.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>1,141,934</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>746,803</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+52.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Derivative Liabilities Noncurrent</t>
+          <t>Derivative Liabilities Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>7,380</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>24,416</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>-69.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Operating And Finance Lease Liability Noncurrent</t>
+          <t>Operating And Finance Lease Liability Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>1,549,564</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>2,005,829</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>-22.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Deferred Revenue Noncurrent</t>
+          <t>Deferred Revenue Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>6,006</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>29,653</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>-79.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Other Non-Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>63,370</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>63,111</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>7,126,233</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>5,640,538</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+26.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Operating Lease Liabilities (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>1,547,939</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>2,004,172</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>-22.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>3,098</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>3,115</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-0.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>5,842,435</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>5,902,893</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>2,217,511</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>1,312,366</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+69.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>8,063,044</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>7,218,374</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+11.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>160,169</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>190,409</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-15.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>8,223,213</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>7,408,783</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+11.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>15,349,446</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>13,049,321</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+17.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Depletion Depreciation Amortization And Accretion</t>
+          <t>Depletion Depreciation Amortization And Accretion (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>207,302</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>187,291</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+10.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Asset Impairment Charges</t>
+          <t>Asset Impairment Charges (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>948</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>5,618</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-83.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Derivative Instruments Not Designated As Hedging Instruments Gain Loss Net</t>
+          <t>Derivative Instruments Not Designated As Hedging Instruments Gain Loss Net (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-35,023</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>71,671</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-148.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Gain Loss On Settlement Of Commodity Derivatives</t>
+          <t>Gain Loss On Settlement Of Commodity Derivatives (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>-165,135</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>-11,017</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>-1398.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>143,820</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>53,462</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+169.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>11,733</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>15,145</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-22.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Equity Method Investment Dividends Or Distributions</t>
+          <t>Equity Method Investment Dividends Or Distributions (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>31,314</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>31,314</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Deferred Revenue Revenue Recognized1</t>
+          <t>Deferred Revenue Revenue Recognized1 (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-5,795</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-6,230</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+7.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Amortization Of Financing Costs And Discounts</t>
+          <t>Amortization Of Financing Costs And Discounts (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>420</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>466</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-9.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Asset Retirement Obligation Cash Paid To Settle</t>
+          <t>Asset Retirement Obligation Cash Paid To Settle (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-107</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-54</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-98.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Noncash Portion Of Contract Termination Loss Contingency And Settlements</t>
+          <t>Noncash Portion Of Contract Termination Loss Contingency And Settlements (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>10,837</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-1,308</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+928.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Change in Accounts Receivable</t>
+          <t>Change in Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>1,302</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-5,972</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+121.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Increase Decrease In Contract With Customer Receivable After Allowance For Credit Loss Current</t>
+          <t>Increase Decrease In Contract With Customer Receivable After Allowance For Credit Loss Current (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>49,149</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-59,769</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+182.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Change in Prepaid &amp; Other Assets</t>
+          <t>Change in Prepaid &amp; Other Assets (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>4,596</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>-2,190</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+309.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Change in Accounts Payable</t>
+          <t>Change in Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>60,720</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>11,995</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+406.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Liabilities</t>
+          <t>Increase Decrease In Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-46,571</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-86,552</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+46.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Increase Decrease In Revenue Distributions Payable</t>
+          <t>Increase Decrease In Revenue Distributions Payable (Q)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>120,021</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>48,286</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+148.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Current Liabilities</t>
+          <t>Increase Decrease In Other Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-9,360</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>12,454</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-175.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>859,058</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>457,739</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+87.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Payments To Unproved Properties</t>
+          <t>Payments To Unproved Properties (Q)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-16,922</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-30,407</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+44.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Payments To Explore And Develop Oil And Gas Properties</t>
+          <t>Payments To Explore And Develop Oil And Gas Properties (Q)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-184,551</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-175,134</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-5.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Payments To Acquire Other Property Plant And Equipment</t>
+          <t>Payments To Acquire Other Property Plant And Equipment (Q)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-4,628</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-604</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>-666.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Payments To Acquire Businesses Gross</t>
+          <t>Payments To Acquire Businesses Gross (Q)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-2,794,308</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Payments To Acquire Oil And Gas Property</t>
+          <t>Payments To Acquire Oil And Gas Property (Q)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-7,631</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Productive Assets</t>
+          <t>Proceeds From Sale Of Productive Assets (Q)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>737,123</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>575</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+128095.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Investing Assets</t>
+          <t>Increase Decrease In Other Investing Assets (Q)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-12,569</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-2,321</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>-441.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-2,283,486</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-207,891</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-998.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Unsecured Debt</t>
+          <t>Proceeds From Issuance Of Unsecured Debt (Q)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Repayments Of Unsecured Debt</t>
+          <t>Repayments Of Unsecured Debt (Q)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-369,997</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>-118,046</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>-213.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Proceeds From Bank Debt</t>
+          <t>Proceeds From Bank Debt (Q)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>1,500,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Repayments Of Bank Debt</t>
+          <t>Repayments Of Bank Debt (Q)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-236,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Proceeds From Lines Of Credit</t>
+          <t>Proceeds From Lines Of Credit (Q)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>2,079,800</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>1,308,400</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>+59.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Repayments Of Lines Of Credit</t>
+          <t>Repayments Of Lines Of Credit (Q)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>-2,445,900</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>-1,397,500</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>-75.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Debt Issuance Costs</t>
+          <t>Debt Issuance Costs (Q)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>-10,838</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Minority Interest</t>
+          <t>Payments Of Dividends Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>-17,650</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>-15,969</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>-10.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (Q)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>-34,732</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>-16,298</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>-113.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (Q)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>-255</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>-341</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>+25.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>1,214,428</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>-249,848</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>+586.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (Q)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>50,616</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>43,078</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>+17.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Change In Capital Expenditures Incurred But Not Yet Paid</t>
+          <t>Change In Capital Expenditures Incurred But Not Yet Paid (Q)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>44,277</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>-19,271</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>+329.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Noncash Or Part Noncash Acquisition Payables Assumed1</t>
+          <t>Noncash Or Part Noncash Acquisition Payables Assumed1 (Q)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>10,809</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (Q)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>-210,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1433270/000110465926051530/ar-20260331x10q.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">