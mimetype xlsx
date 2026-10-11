--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -522,290 +522,290 @@
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1287750/000128775026000006/arcc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>1,299</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>1,522</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>-14.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1287750/000128775026000006/arcc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1287750/000128775026000006/arcc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>1.86</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>2.44</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>-23.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1287750/000128775026000006/arcc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>1.86</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>2.44</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-23.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1287750/000128775026000006/arcc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>699</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>624</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+12.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1287750/000128775026000006/arcc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>699</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>624</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+12.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1287750/000128775026000006/arcc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Interest Income Operating</t>
+          <t>Interest Income Operating (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>0.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>1.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-42.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1287750/000128775026000006/arcc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>793</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>715</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+10.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1287750/000128775026000006/arcc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Net Income Loss Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
@@ -842,578 +842,578 @@
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1287750/000128775026000006/arcc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>638</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>635</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+0.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1287750/000128775026000006/arcc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>31,235</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>28,254</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+10.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1287750/000128775026000006/arcc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>15,991</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>13,727</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+16.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1287750/000128775026000006/arcc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>92</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-69.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1287750/000128775026000006/arcc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>16,917</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>14,899</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+13.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1287750/000128775026000006/arcc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1287750/000128775026000006/arcc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>958</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>852</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+12.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1287750/000128775026000006/arcc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1287750/000128775026000006/arcc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>14,318</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>13,355</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+7.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1287750/000128775026000006/arcc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>31,235</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>28,254</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+10.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1287750/000128775026000006/arcc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>-1,717</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>-2,128</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+19.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1287750/000128775026000006/arcc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Debt Issuance Costs</t>
+          <t>Debt Issuance Costs (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>-45</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>-59</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+23.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1287750/000128775026000006/arcc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Amortization of Financing Costs</t>
+          <t>Amortization of Financing Costs (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1287750/000128775026000006/arcc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>1,781</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>2,424</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-26.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1287750/000128775026000006/arcc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>66</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+147.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1287750/000128775026000006/arcc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>750</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>676</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+10.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1287750/000128775026000006/arcc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>64</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>296</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-78.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1287750/000128775026000006/arcc-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>