--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -1578,51 +1578,51 @@
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1035443/000103544325000198/are-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Commercial Paper (Q)</t>
+          <t>Commercial Paper (INSTANT)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1035443/000103544325000198/are-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">