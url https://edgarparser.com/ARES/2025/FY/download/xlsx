--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,226 +458,226 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>5,601,482</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>3,884,781</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+44.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026011413/ares-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>2,565,625</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>1,731,747</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+48.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026011413/ares-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Noninterest Expense Related To Performance Fees Net</t>
+          <t>Noninterest Expense Related To Performance Fees Net (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>1,094,355</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>449,564</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+143.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026011413/ares-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Selling, General &amp; Administrative</t>
+          <t>Selling, General &amp; Administrative (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>996,075</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>736,501</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+35.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026011413/ares-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Noninterest Expense Related To Expenses Of The Consolidated Funds Net</t>
+          <t>Noninterest Expense Related To Expenses Of The Consolidated Funds Net (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>52,711</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>20,879</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+152.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026011413/ares-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Operating Expenses</t>
+          <t>Operating Expenses (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>4,708,766</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>2,938,691</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+60.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026011413/ares-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Gain Loss On Investments (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
@@ -810,386 +810,386 @@
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026011413/ares-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Non-Operating Income (Expense)</t>
+          <t>Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>394,177</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>329,262</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+19.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026011413/ares-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>1,286,893</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>1,275,352</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+0.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026011413/ares-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>198,535</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>164,617</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+20.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026011413/ares-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Net Income Loss Including Portion Attributable To Noncontrolling Interest And Consolidated Entities</t>
+          <t>Net Income Loss Including Portion Attributable To Noncontrolling Interest And Consolidated Entities (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>1,088,358</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>1,110,735</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-2.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026011413/ares-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest Consolidated Entities</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest Consolidated Entities (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>253,904</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026011413/ares-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>834,454</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026011413/ares-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Redeemable Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Redeemable Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>1,349</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026011413/ares-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest Parent Only</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest Parent Only (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>305,743</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026011413/ares-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>527,362</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>463,742</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+13.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026011413/ares-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Preferred Stock Dividends Income Statement Impact (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026011413/ares-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>426,112</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>440,961</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-3.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026011413/ares-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Net Income Loss Per Outstanding Limited Partnership Unit Basic Net Of Tax (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
@@ -1290,66 +1290,66 @@
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026011413/ares-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>4,755,618</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>3,690,668</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+28.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026011413/ares-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Operating Income (FY)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
@@ -1450,66 +1450,66 @@
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026011413/ares-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>319,286</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>52,350</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+509.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026011413/ares-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Income Loss From Continuing Operations Before Income Taxes Minority Interest And Income Loss From Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
@@ -1578,130 +1578,130 @@
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026011413/ares-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>798,430</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>408,028</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+95.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026011413/ares-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>3,454,107</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>1,162,636</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+197.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026011413/ares-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>28,633,369</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>24,884,308</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+15.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026011413/ares-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
@@ -1994,66 +1994,66 @@
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026011413/ares-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>19,931,981</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>17,485,922</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+14.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026011413/ares-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Accounts Payable And Other Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
@@ -2090,56 +2090,56 @@
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026011413/ares-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Operating Lease Liability</t>
+          <t>Operating Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>669,999</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026011413/ares-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
@@ -2282,226 +2282,226 @@
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026011413/ares-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>4,242,678</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>2,936,794</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+44.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026011413/ares-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>-1,452,259</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>-837,294</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>-73.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026011413/ares-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>21,743</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>-17,757</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+222.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026011413/ares-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>4,275,463</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>3,543,646</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+20.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026011413/ares-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>8,676,092</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>6,824,190</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+27.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026011413/ares-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>28,633,369</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>24,884,308</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+15.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026011413/ares-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Redeemable Noncontrolling Interest Equity Carrying Amount (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
@@ -3050,98 +3050,98 @@
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026011413/ares-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>3,266,959</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>2,791,154</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+17.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026011413/ares-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>83,113</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>63,489</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+30.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026011413/ares-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Payments To Acquire Other Property Plant And Equipment (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
@@ -3178,98 +3178,98 @@
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026011413/ares-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-1,803,639</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-159,404</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-1031.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026011413/ares-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Noncash Or Part Noncash Acquisition Noncash Financial Or Equity Instrument Consideration Noncontrolling Interest</t>
+          <t>Noncash Or Part Noncash Acquisition Noncash Financial Or Equity Instrument Consideration Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>1,657,882</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>21,002</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+7793.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026011413/ares-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Proceeds From Lines Of Credit (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
@@ -3562,66 +3562,66 @@
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026011413/ares-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>-2,427,169</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>-1,431,594</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>-69.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026011413/ares-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Debt Issuance Costs (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
@@ -3658,226 +3658,226 @@
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026011413/ares-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>675,802</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>866,760</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>-22.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026011413/ares-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>91,333</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>107,570</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>-15.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026011413/ares-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>91,333</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026011413/ares-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (FY)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>-55,231</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>-40,454</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>-36.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026011413/ares-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>-1,019,080</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>1,159,702</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>-187.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026011413/ares-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>488,896</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>1,507,976</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>-67.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026011413/ares-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>