--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1514,83 +1514,83 @@
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828025049899/ares-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents (Q)</t>
+          <t>Cash &amp; Cash Equivalents (INSTANT)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828025049899/ares-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets (Q)</t>
+          <t>Operating Lease Right-of-Use Assets (INSTANT)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828025049899/ares-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
@@ -1674,275 +1674,275 @@
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>24,522,650</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>+10.2%</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828025049899/ares-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Investments (Q)</t>
+          <t>Investments (INSTANT)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828025049899/ares-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Other Receivables (Q)</t>
+          <t>Other Receivables (INSTANT)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828025049899/ares-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Other Assets (Q)</t>
+          <t>Other Assets (INSTANT)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828025049899/ares-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Other Investments (Q)</t>
+          <t>Other Investments (INSTANT)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828025049899/ares-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Receivable For Securities Sold (Q)</t>
+          <t>Receivable For Securities Sold (INSTANT)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828025049899/ares-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Employee Related Liabilities Current And Noncurrent (Q)</t>
+          <t>Employee Related Liabilities Current And Noncurrent (INSTANT)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828025049899/ares-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Accounts Payable Other Current And Noncurrent (Q)</t>
+          <t>Accounts Payable Other Current And Noncurrent (INSTANT)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828025049899/ares-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Long-Term Debt (Q)</t>
+          <t>Long-Term Debt (INSTANT)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828025049899/ares-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
@@ -1962,83 +1962,83 @@
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>18,643,116</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>-1.3%</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828025049899/ares-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Accounts Payable And Other Accrued Liabilities (Q)</t>
+          <t>Accounts Payable And Other Accrued Liabilities (INSTANT)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828025049899/ares-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Performance Fee Compensation Payable (Q)</t>
+          <t>Performance Fee Compensation Payable (INSTANT)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828025049899/ares-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
@@ -2058,179 +2058,179 @@
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>535,686</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>+26.3%</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828025049899/ares-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Payable For Securities Purchased (Q)</t>
+          <t>Payable For Securities Purchased (INSTANT)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828025049899/ares-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Collateralized Loan Obligations (Q)</t>
+          <t>Collateralized Loan Obligations (INSTANT)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828025049899/ares-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Fund Borrowings (Q)</t>
+          <t>Fund Borrowings (INSTANT)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828025049899/ares-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Preferred Stock Value (Q)</t>
+          <t>Preferred Stock Value (INSTANT)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828025049899/ares-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Common Stock (Q)</t>
+          <t>Common Stock (INSTANT)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828025049899/ares-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
@@ -2410,83 +2410,83 @@
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>24,522,650</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>+10.2%</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828025049899/ares-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Redeemable Noncontrolling Interest Equity Carrying Amount (Q)</t>
+          <t>Redeemable Noncontrolling Interest Equity Carrying Amount (INSTANT)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828025049899/ares-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Minority Interest (Q)</t>
+          <t>Minority Interest (INSTANT)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828025049899/ares-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">