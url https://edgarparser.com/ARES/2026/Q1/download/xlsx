--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,226 +458,226 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q1 2025</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>1,396,436</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>1,088,805</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+28.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026032990/ares-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>692,407</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>657,125</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+5.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026032990/ares-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Noninterest Expense Related To Performance Fees Net</t>
+          <t>Noninterest Expense Related To Performance Fees Net (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>228,336</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>122,633</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+86.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026032990/ares-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Selling, General &amp; Administrative</t>
+          <t>Selling, General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>240,437</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>227,914</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+5.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026032990/ares-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Noninterest Expense Related To Expenses Of The Consolidated Funds Net</t>
+          <t>Noninterest Expense Related To Expenses Of The Consolidated Funds Net (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>7,283</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>6,656</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+9.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026032990/ares-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Operating Expenses</t>
+          <t>Operating Expenses (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>1,168,463</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>1,014,328</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+15.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026032990/ares-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Gain Loss On Investments (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
@@ -810,386 +810,386 @@
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026032990/ares-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Non-Operating Income (Expense)</t>
+          <t>Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>84,948</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>66,561</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+27.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026032990/ares-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>312,921</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>141,038</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+121.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026032990/ares-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>59,872</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>17,537</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+241.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026032990/ares-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Net Income Loss Including Portion Attributable To Noncontrolling Interest And Consolidated Entities</t>
+          <t>Net Income Loss Including Portion Attributable To Noncontrolling Interest And Consolidated Entities (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>253,049</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>123,501</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+104.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026032990/ares-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest Consolidated Entities</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest Consolidated Entities (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>29,647</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026032990/ares-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>223,402</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026032990/ares-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Redeemable Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Redeemable Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>-1,113</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026032990/ares-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest Parent Only</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest Parent Only (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>81,926</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026032990/ares-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>142,589</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>47,170</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+202.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026032990/ares-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Preferred Stock Dividends Income Statement Impact (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026032990/ares-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>117,276</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>21,857</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+436.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026032990/ares-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Net Income Loss Per Outstanding Limited Partnership Unit Basic Net Of Tax (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
@@ -1290,66 +1290,66 @@
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026032990/ares-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>1,298,861</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>1,004,508</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+29.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026032990/ares-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Operating Income (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
@@ -1450,66 +1450,66 @@
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026032990/ares-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>33,584</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>30,964</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+8.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026032990/ares-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Income Loss From Continuing Operations Before Income Taxes Minority Interest And Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
@@ -1578,130 +1578,130 @@
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026032990/ares-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>777,400</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>959,447</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-19.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026032990/ares-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>3,463,416</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026032990/ares-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>28,394,933</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>27,181,768</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026032990/ares-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Investments (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
@@ -1930,66 +1930,66 @@
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026032990/ares-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>20,011,654</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>18,389,821</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+8.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026032990/ares-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Accounts Payable And Other Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
@@ -2026,66 +2026,66 @@
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026032990/ares-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Operating Lease Liability</t>
+          <t>Operating Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>730,133</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>686,038</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+6.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026032990/ares-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Payable For Securities Purchased (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
@@ -2218,226 +2218,226 @@
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026032990/ares-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>4,204,689</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>4,040,708</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+4.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026032990/ares-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>-1,656,571</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>-1,074,128</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>-54.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026032990/ares-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>13,989</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>24,344</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>-42.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026032990/ares-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>4,025,435</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>4,454,107</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>-9.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026032990/ares-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>8,359,400</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>8,211,839</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026032990/ares-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>28,394,933</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>27,181,768</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026032990/ares-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Redeemable Noncontrolling Interest Equity Carrying Amount (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
@@ -2570,66 +2570,66 @@
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026032990/ares-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>406,515</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>1,994,203</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>-79.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026032990/ares-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Other Non-Cash Items (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
@@ -2698,98 +2698,98 @@
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026032990/ares-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-7,166</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>-1,744,690</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+99.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026032990/ares-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Noncash Or Part Noncash Acquisition Noncash Financial Or Equity Instrument Consideration Noncontrolling Interest</t>
+          <t>Noncash Or Part Noncash Acquisition Noncash Financial Or Equity Instrument Consideration Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>15,997</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>1,657,881</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>-99.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026032990/ares-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Proceeds From Long Term Lines Of Credit (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
@@ -3082,194 +3082,194 @@
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026032990/ares-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-292,911</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-1,177,727</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+75.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026032990/ares-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Amortization of Financing Costs (Q)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026032990/ares-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-26,555</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>38,774</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-168.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026032990/ares-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (Q)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>79,883</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-889,440</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+109.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026032990/ares-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>568,779</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>618,536</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>-8.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1176948/000162828026032990/ares-20260331.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>