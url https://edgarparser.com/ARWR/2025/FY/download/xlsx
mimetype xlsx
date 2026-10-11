--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1930,51 +1930,51 @@
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>845,571</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>-18.8%</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/879407/000087940725000029/arwr-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Long-Term Debt (Q)</t>
+          <t>Long-Term Debt (INSTANT)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/879407/000087940725000029/arwr-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">