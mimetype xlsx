--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -2058,51 +2058,51 @@
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>602,986</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>+462.3%</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1780312/000119312526216950/asts-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Common Stock (Q)</t>
+          <t>Common Stock (INSTANT)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1780312/000119312526216950/asts-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">