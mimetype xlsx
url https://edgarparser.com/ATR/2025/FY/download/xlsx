--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,3928 +458,3928 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>3,777,181</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>3,582,890</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+5.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Cost Of Goods And Service Excluding Depreciation Depletion And Amortization</t>
+          <t>Cost Of Goods And Service Excluding Depreciation Depletion And Amortization (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>2,372,446</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>2,227,381</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+6.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Selling Research And Development And Administrative Expenses</t>
+          <t>Selling Research And Development And Administrative Expenses (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>606,497</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>582,226</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+4.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Cost Of Goods And Services Sold Depreciation And Amortization</t>
+          <t>Cost Of Goods And Services Sold Depreciation And Amortization (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>287,363</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>263,784</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+8.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Restructuring Charges</t>
+          <t>Restructuring Charges (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>9,837</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>13,002</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>-24.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>3,276,143</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>3,086,393</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+6.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>501,038</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>496,497</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+0.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>-52,737</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>-43,898</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-20.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Interest Income</t>
+          <t>Interest Income (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>11,676</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>12,101</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-3.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Gain Loss On Investments</t>
+          <t>Gain Loss On Investments (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>-483</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>1,713</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-128.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>7,393</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+8397.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Business Combination Step Acquisition Equity Interest In Acquiree Remeasurement Gain</t>
+          <t>Business Combination Step Acquisition Equity Interest In Acquiree Remeasurement Gain (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>26,518</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>-2,027</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>3,265</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-162.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Nonoperating Income Expense Including Income Loss From Equity Method Investments</t>
+          <t>Nonoperating Income Expense Including Income Loss From Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>-9,660</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>-26,732</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+63.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>491,378</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>469,765</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+4.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>98,881</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>95,587</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+3.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>392,497</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>374,178</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+4.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Nonredeemable Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Nonredeemable Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>206</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>363</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-43.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Redeemable Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Redeemable Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>86</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>392,789</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>374,541</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+4.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>5.97</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>5.65</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+5.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>5.89</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>5.53</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+6.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Common Stock Dividends Per Share Declared</t>
+          <t>Common Stock Dividends Per Share Declared (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>1.83</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>1.72</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+6.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>3,777,181</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>3,582,890</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+5.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Research &amp; Development</t>
+          <t>Research &amp; Development (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>105.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>96.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+9.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>635,892</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>254,035</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+150.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>65,740</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>66,334</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-0.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>66,725</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>67,691</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-1.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (FY)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>392,789</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>374,541</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+4.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Revenue From Contract With Customer Including Assessed Tax</t>
+          <t>Revenue From Contract With Customer Including Assessed Tax (FY)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>3,777,181</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>3,582,890</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+5.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Foreign Currency Transaction Gain Loss Before Tax</t>
+          <t>Foreign Currency Transaction Gain Loss Before Tax (FY)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>-2.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>-2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>-45.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>402,424</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>223,844</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+79.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Short-Term Investments</t>
+          <t>Short-Term Investments (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>7,109</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>2,337</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+204.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Accounts Notes And Loans Receivable Net Current</t>
+          <t>Accounts Notes And Loans Receivable Net Current (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>803,830</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>658,057</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+22.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>Inventory (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>537,845</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>461,807</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+16.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Prepaid Expenses &amp; Other Current Assets</t>
+          <t>Prepaid Expenses &amp; Other Current Assets (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>142,354</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>132,338</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+7.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>1,893,562</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>1,478,383</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+28.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Long Term Investments</t>
+          <t>Long Term Investments (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>131,030</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>146,269</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>-10.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>1,077,898</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>936,256</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+15.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>255,339</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>254,769</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>65,698</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>64,213</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+2.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Other Assets Miscellaneous Noncurrent</t>
+          <t>Other Assets Miscellaneous Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>152,713</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>105,238</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+45.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>1,682,678</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>1,506,745</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+11.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>5,252,719</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>4,432,278</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+18.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>1,676,479</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>1,447,150</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+15.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Land</t>
+          <t>Land (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>31,503</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>28,172</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+11.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Buildings And Improvements Gross</t>
+          <t>Buildings And Improvements Gross (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>885,936</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>751,813</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+17.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Machinery And Equipment Gross</t>
+          <t>Machinery And Equipment Gross (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>3,658,289</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>3,143,236</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+16.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset Before Accumulated Depreciation And Amortization</t>
+          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset Before Accumulated Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>4,575,728</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>3,923,221</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+16.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset Accumulated Depreciation And Amortization</t>
+          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset Accumulated Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>-2,899,249</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>-2,476,071</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>-17.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset After Accumulated Depreciation And Amortization</t>
+          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset After Accumulated Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>1,676,479</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>1,447,150</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+15.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Long Term Debt And Capital Lease Obligations Current</t>
+          <t>Long Term Debt And Capital Lease Obligations Current (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>159,584</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>162,250</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>-1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Accounts Payable Accrued Liabilities And Derivative Liabilities Current</t>
+          <t>Accounts Payable Accrued Liabilities And Derivative Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>822,913</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>729,996</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+12.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>1,166,444</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>1,068,281</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+9.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Deferred Revenue (Current)</t>
+          <t>Deferred Revenue (Current) (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>74,827</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>64,425</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+16.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>19,649</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>14,259</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+37.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Pension And Other Postretirement Plan Liabilities And Deferred Compensation Liability Noncurrent</t>
+          <t>Pension And Other Postretirement Plan Liabilities And Deferred Compensation Liability Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>67,596</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>62,210</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+8.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Operating Lease Liabilities (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>47,940</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>49,716</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>-3.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Other Liabilities And Deferred Revenue Noncurrent</t>
+          <t>Other Liabilities And Deferred Revenue Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>99,432</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>63,822</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+55.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Deferred Liabilities And Other Liabilities Noncurrent</t>
+          <t>Deferred Liabilities And Other Liabilities Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>234,617</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>190,007</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+23.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Contract With Customer Liability Noncurrent</t>
+          <t>Contract With Customer Liability Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>49,901</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>40,551</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+23.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Short Term Borrowings</t>
+          <t>Short Term Borrowings (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>183,947</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>176,035</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Long Term Debt And Capital Lease Obligations</t>
+          <t>Long Term Debt And Capital Lease Obligations (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>1,139,433</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>688,066</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+65.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>17,885</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>14,036</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+27.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Redeemable Noncontrolling Interest Equity Carrying Amount</t>
+          <t>Redeemable Noncontrolling Interest Equity Carrying Amount (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>26,244</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Temporary Equity Carrying Amount Including Portion Attributable To Noncontrolling Interests</t>
+          <t>Temporary Equity Carrying Amount Including Portion Attributable To Noncontrolling Interests (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>26,244</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>728</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>725</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>1,165,518</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>1,125,882</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+3.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>2,642,552</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>2,370,537</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+11.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>-186,382</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>-429,475</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+56.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Treasury Stock Common Value</t>
+          <t>Treasury Stock Common Value (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-954,320</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>-595,781</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-60.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>2,668,096</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>2,471,888</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+7.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>2,685,981</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>2,485,924</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+8.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>5,252,719</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>4,432,278</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+18.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Depreciation</t>
+          <t>Depreciation (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>242,312</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>219,667</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+10.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Adjustment For Amortization</t>
+          <t>Adjustment For Amortization (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>45,051</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>44,117</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>43,941</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>47,650</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-7.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Provision For Doubtful Accounts</t>
+          <t>Provision For Doubtful Accounts (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>1,301</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>1,016</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+28.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Gain Loss On Disposition Of Assets1</t>
+          <t>Gain Loss On Disposition Of Assets1 (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>712</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-52</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+1469.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Equity Securities Fv Ni Gain Loss</t>
+          <t>Equity Securities Fv Ni Gain Loss (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>483</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-1,713</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+128.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-11,689</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-21,406</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+45.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Employee Benefits And Share Based Compensation</t>
+          <t>Employee Benefits And Share Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>12,554</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>12,049</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+4.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments Net Of Dividends Or Distributions</t>
+          <t>Income Loss From Equity Method Investments Net Of Dividends Or Distributions (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-7,393</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-87</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-8397.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Asset Impairment Charges</t>
+          <t>Asset Impairment Charges (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>2,197</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>254</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+765.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts And Other Receivables</t>
+          <t>Increase Decrease In Accounts And Other Receivables (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-73,888</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-18,079</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-308.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Change in Inventory</t>
+          <t>Change in Inventory (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-10,646</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>21,901</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-148.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Change in Prepaid &amp; Other Assets</t>
+          <t>Change in Prepaid &amp; Other Assets (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>4,956</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-2,368</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+309.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-18,274</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-23,705</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+22.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Income Taxes Payable</t>
+          <t>Increase Decrease In Accrued Income Taxes Payable (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-9,073</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>4,064</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-323.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Increase Decrease In Pension And Postretirement Obligations</t>
+          <t>Increase Decrease In Pension And Postretirement Obligations (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-6,477</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-14,259</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+54.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Increase Decrease In Retirement And Deferred Compensation Plan Assets</t>
+          <t>Increase Decrease In Retirement And Deferred Compensation Plan Assets (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-12,582</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Capital Net</t>
+          <t>Increase Decrease In Other Operating Capital Net (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>535</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>186</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+187.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>569,999</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>643,413</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-11.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>287,363</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>263,784</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+8.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-270,419</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-276,481</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>+2.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Proceeds From Government Grants</t>
+          <t>Proceeds From Government Grants (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>3,308</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Property Plant And Equipment</t>
+          <t>Proceeds From Sale Of Property Plant And Equipment (FY)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>3,547</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>1,506</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>+135.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Short Term Investments</t>
+          <t>Payments For Proceeds From Short Term Investments (FY)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>3,369</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>-2,242</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>+250.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Payments To Acquire Businesses Net Of Cash Acquired</t>
+          <t>Payments To Acquire Businesses Net Of Cash Acquired (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-60,204</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Payments To Acquire Intangible Assets</t>
+          <t>Payments To Acquire Intangible Assets (FY)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>-5,020</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>-17,709</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>+71.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Payments To Acquire Equity Securities Fv Ni</t>
+          <t>Payments To Acquire Equity Securities Fv Ni (FY)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>-8,664</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>-99,055</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>+91.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Equity Securities Fv Ni</t>
+          <t>Proceeds From Sale Of Equity Securities Fv Ni (FY)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>2,401</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Increase Decrease In Notes Receivables</t>
+          <t>Increase Decrease In Notes Receivables (FY)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>256</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>-2,740</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>+109.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>-331,426</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>-396,721</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>+16.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Proceeds From Notes Payable</t>
+          <t>Proceeds From Notes Payable (FY)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>31,015</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>22,302</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>+39.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Repayments Of Notes Payable</t>
+          <t>Repayments Of Notes Payable (FY)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>-28,218</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>-23,344</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>-20.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Proceeds From Repayments Of Lines Of Credit</t>
+          <t>Proceeds From Repayments Of Lines Of Credit (FY)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>-42,380</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>108,848</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>-138.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Long Term Debt</t>
+          <t>Proceeds From Issuance Of Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>600,206</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>168,581</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>+256.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt</t>
+          <t>Repayments Of Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>-166,562</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>-373,847</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>+55.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (FY)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>-120,784</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>-114,055</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>-5.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Debt Issuance Costs</t>
+          <t>Debt Issuance Costs (FY)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>-5,424</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Proceeds From Stock Options Exercised</t>
+          <t>Proceeds From Stock Options Exercised (FY)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>18,891</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>54,809</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>-65.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (FY)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>-365,005</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>-68,638</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>-431.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Proceeds From Minority Shareholders</t>
+          <t>Proceeds From Minority Shareholders (FY)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>790</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>-77,471</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>-225,344</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>+65.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>49,972</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>43,520</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>+14.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>179,351</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>89.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>+200516.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (FY)</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>19,403</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>-21,147</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>+191.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>180,505</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>201</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>+89703.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>404,849</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>224,344</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>+80.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents At Carrying Value</t>
+          <t>Restricted Cash And Cash Equivalents At Carrying Value (Q)</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>606</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>500</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>+21.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents Noncurrent</t>
+          <t>Restricted Cash And Cash Equivalents Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>1,819</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000007/atr-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">