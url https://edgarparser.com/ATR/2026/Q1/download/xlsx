--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,3544 +458,3544 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q1 2025</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>982,868</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>887,305</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+10.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Cost Of Goods And Service Excluding Depreciation Depletion And Amortization</t>
+          <t>Cost Of Goods And Service Excluding Depreciation Depletion And Amortization (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>630,959</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>550,891</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+14.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Selling Research And Development And Administrative Expenses</t>
+          <t>Selling Research And Development And Administrative Expenses (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>167,602</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>155,277</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+7.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Cost Of Goods And Services Sold Depreciation And Amortization</t>
+          <t>Cost Of Goods And Services Sold Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>75,725</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>65,647</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+15.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Restructuring Charges</t>
+          <t>Restructuring Charges (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>1,086</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>2,042</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>-46.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>875,372</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>773,857</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+13.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>107,496</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>113,448</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>-16,942</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>-11,351</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-49.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Interest Income</t>
+          <t>Interest Income (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>3,642</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>2,814</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+29.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Gain Loss On Investments</t>
+          <t>Gain Loss On Investments (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>-1,086</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>-1,096</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+0.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>714</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>2,086</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-65.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>-53</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>114</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-146.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Nonoperating Income Expense Including Income Loss From Equity Method Investments</t>
+          <t>Nonoperating Income Expense Including Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>-13,725</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>-7,433</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-84.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>93,771</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>106,015</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-11.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>21,004</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>27,352</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-23.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>72,767</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>78,663</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-7.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Nonredeemable Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Nonredeemable Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>-4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>135</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>-103.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Redeemable Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Redeemable Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>-89</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>72,674</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>78,798</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-7.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>1.13</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>1.19</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-5.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>1.12</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>1.17</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>-4.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>64,050</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>66,271</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-3.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>64,834</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>67,491</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>-3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Common Stock Dividends Per Share Declared</t>
+          <t>Common Stock Dividends Per Share Declared (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>0.48</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>0.45</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+6.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>60,416</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>157,417</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-61.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>72,674</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>78,798</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-7.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Revenue From Contract With Customer Including Assessed Tax</t>
+          <t>Revenue From Contract With Customer Including Assessed Tax (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>982,868</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>887,305</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+10.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>222,529</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>125,839</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+76.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Short-Term Investments</t>
+          <t>Short-Term Investments (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>6,948</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>10,982</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-36.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Accounts Notes And Loans Receivable Net Current</t>
+          <t>Accounts Notes And Loans Receivable Net Current (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>833,268</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>742,703</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+12.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>Inventory (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>551,482</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>483,520</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+14.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Prepaid Expenses &amp; Other Current Assets</t>
+          <t>Prepaid Expenses &amp; Other Current Assets (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>154,045</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>148,723</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+3.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>1,768,272</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>1,511,767</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+17.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Long Term Investments</t>
+          <t>Long Term Investments (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>130,761</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>147,686</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-11.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>1,072,560</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>954,292</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+12.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>244,508</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>249,960</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-2.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>61,234</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>66,567</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>-8.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Other Assets Miscellaneous Noncurrent</t>
+          <t>Other Assets Miscellaneous Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>159,519</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>107,418</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+48.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>1,668,582</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>1,525,923</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+9.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>5,097,783</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>4,527,088</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+12.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Land</t>
+          <t>Land (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>31,040</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>29,178</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+6.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Buildings And Improvements Gross</t>
+          <t>Buildings And Improvements Gross (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>882,451</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>785,735</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+12.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Machinery And Equipment Gross</t>
+          <t>Machinery And Equipment Gross (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>3,675,261</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>3,276,867</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+12.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset Before Accumulated Depreciation And Amortization</t>
+          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset Before Accumulated Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>4,588,752</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>4,091,780</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+12.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset Accumulated Depreciation And Amortization</t>
+          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset Accumulated Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>-2,927,823</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>-2,602,382</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>-12.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset After Accumulated Depreciation And Amortization</t>
+          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset After Accumulated Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>1,660,929</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>1,489,398</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+11.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Short Term Borrowings</t>
+          <t>Short Term Borrowings (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>189,046</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>159,170</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+18.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Long Term Debt And Capital Lease Obligations Current</t>
+          <t>Long Term Debt And Capital Lease Obligations Current (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>33,120</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>286,216</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>-88.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Accounts Payable Accrued Liabilities And Derivative Liabilities Current</t>
+          <t>Accounts Payable Accrued Liabilities And Derivative Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>840,867</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>762,638</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+10.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>1,063,033</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>1,208,024</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>-12.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Deferred Revenue (Current)</t>
+          <t>Deferred Revenue (Current) (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>79,798</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>80,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>17,285</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>14,347</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+20.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Pension And Other Postretirement Plan Liabilities And Deferred Compensation Liability Noncurrent</t>
+          <t>Pension And Other Postretirement Plan Liabilities And Deferred Compensation Liability Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>64,145</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>67,344</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Operating Lease Liabilities (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>44,013</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>50,850</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>-13.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Other Liabilities And Deferred Revenue Noncurrent</t>
+          <t>Other Liabilities And Deferred Revenue Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>91,686</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>73,824</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+24.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Deferred Liabilities And Other Liabilities Noncurrent</t>
+          <t>Deferred Liabilities And Other Liabilities Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>217,129</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>206,365</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Contract With Customer Liability Noncurrent</t>
+          <t>Contract With Customer Liability Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>47,838</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>46,400</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+3.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Long Term Debt And Capital Lease Obligations</t>
+          <t>Long Term Debt And Capital Lease Obligations (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>1,143,370</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>561,165</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+103.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Redeemable Noncontrolling Interest Equity Carrying Amount</t>
+          <t>Redeemable Noncontrolling Interest Equity Carrying Amount (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>26,694</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Temporary Equity Carrying Amount Including Portion Attributable To Noncontrolling Interests</t>
+          <t>Temporary Equity Carrying Amount Including Portion Attributable To Noncontrolling Interests (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>26,694</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>731</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>726</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+0.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>1,192,705</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>1,142,620</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+4.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>2,684,382</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>2,419,414</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+11.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>-198,716</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>-350,858</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+43.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Treasury Stock Common Value</t>
+          <t>Treasury Stock Common Value (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>-1,049,607</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>-674,344</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-55.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>2,629,495</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>18,062</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>13,976</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+29.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>2,647,557</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>2,551,534</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+3.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>5,097,783</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>4,527,088</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+12.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Depreciation</t>
+          <t>Depreciation (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>64,310</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>54,903</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+17.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Adjustment For Amortization</t>
+          <t>Adjustment For Amortization (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>11,415</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>10,744</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+6.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>16,764</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>19,193</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>-12.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Provision For Doubtful Accounts</t>
+          <t>Provision For Doubtful Accounts (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>644</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+1740.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Gain Loss On Disposition Of Assets1</t>
+          <t>Gain Loss On Disposition Of Assets1 (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>81</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>-271</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+129.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Equity Securities Fv Ni Gain Loss</t>
+          <t>Equity Securities Fv Ni Gain Loss (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>1,086</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>1,096</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-0.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-4,567</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-1,860</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-145.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Employee Benefits And Share Based Compensation</t>
+          <t>Employee Benefits And Share Based Compensation (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>3,443</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>3,277</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+5.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments Net Of Dividends Or Distributions</t>
+          <t>Income Loss From Equity Method Investments Net Of Dividends Or Distributions (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-714</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-2,086</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+65.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Asset Impairment Charges</t>
+          <t>Asset Impairment Charges (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>901</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts And Other Receivables</t>
+          <t>Increase Decrease In Accounts And Other Receivables (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-33,030</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-69,247</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+52.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Change in Inventory</t>
+          <t>Change in Inventory (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-16,943</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-6,043</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>-180.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Change in Prepaid &amp; Other Assets</t>
+          <t>Change in Prepaid &amp; Other Assets (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-12,393</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>-12,617</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>36,422</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>33,324</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+9.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Income Taxes Payable</t>
+          <t>Increase Decrease In Accrued Income Taxes Payable (Q)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>103</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-7,195</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+101.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Increase Decrease In Pension And Postretirement Obligations</t>
+          <t>Increase Decrease In Pension And Postretirement Obligations (Q)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-15,271</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-11,751</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-30.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Capital Net</t>
+          <t>Increase Decrease In Other Operating Capital Net (Q)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-6,324</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-7,423</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+14.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>118,694</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>82,742</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+43.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (Q)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>75,725</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>65,647</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+15.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (Q)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-65,396</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-56,862</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-15.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Property Plant And Equipment</t>
+          <t>Proceeds From Sale Of Property Plant And Equipment (Q)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>1,327</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+1579.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Short Term Investments</t>
+          <t>Payments For Proceeds From Short Term Investments (Q)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-103</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>-88</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-17.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Payments To Acquire Intangible Assets</t>
+          <t>Payments To Acquire Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-592</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-2,475</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+76.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Increase Decrease In Notes Receivables</t>
+          <t>Increase Decrease In Notes Receivables (Q)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-335</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>2,714</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-112.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-65,099</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-56,632</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>-15.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Proceeds From Notes Payable</t>
+          <t>Proceeds From Notes Payable (Q)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>2,930</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>+3608.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Repayments Of Notes Payable</t>
+          <t>Repayments Of Notes Payable (Q)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-2,895</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Proceeds From Repayments Of Lines Of Credit</t>
+          <t>Proceeds From Repayments Of Lines Of Credit (Q)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>7,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>-23,880</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>+129.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Long Term Debt</t>
+          <t>Proceeds From Issuance Of Long Term Debt (Q)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>5,037</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>+3962.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt</t>
+          <t>Repayments Of Long Term Debt (Q)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-127,927</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>-4,552</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>-2710.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Payment For Contingent Consideration Liability Financing Activities</t>
+          <t>Payment For Contingent Consideration Liability Financing Activities (Q)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>-2,197</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (Q)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>-30,920</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>-29,923</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>-3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Proceeds From Stock Options Exercised</t>
+          <t>Proceeds From Stock Options Exercised (Q)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>18,516</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>3,375</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>+448.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (Q)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>-99,973</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>-80,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>-25.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Proceeds From Minority Shareholders</t>
+          <t>Proceeds From Minority Shareholders (Q)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>-230,340</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>-134,777</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>-70.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>-3,150</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>10,662</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>-129.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (Q)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>-179,895</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>-98,005</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>-83.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>224,954</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>125,839</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>+78.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents At Carrying Value</t>
+          <t>Restricted Cash And Cash Equivalents At Carrying Value (Q)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>606</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents Noncurrent</t>
+          <t>Restricted Cash And Cash Equivalents Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>1,819</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896622/000089662226000092/atr-20260331.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">