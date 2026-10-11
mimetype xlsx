--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,1474 +458,1474 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Interest And Fee Income Loans And Leases</t>
+          <t>Interest And Fee Income Loans And Leases (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>1,615,937</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>1,093,004</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+47.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Interest Income Deposits With Financial Institutions</t>
+          <t>Interest Income Deposits With Financial Institutions (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>26,117</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>10,751</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+142.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Interest Income Securities Taxable</t>
+          <t>Interest Income Securities Taxable (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>145,547</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>91,191</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+59.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Interest Income Securities Tax Exempt</t>
+          <t>Interest Income Securities Tax Exempt (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>33,886</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>32,589</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Interest And Dividend Income Operating</t>
+          <t>Interest And Dividend Income Operating (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>1,821,487</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>1,227,535</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+48.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Interest Expense Deposits</t>
+          <t>Interest Expense Deposits (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>615,537</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>483,894</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+27.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Interest Expense Short Term Borrowings</t>
+          <t>Interest Expense Short Term Borrowings (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>6,639</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>23,236</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-71.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Interest Expense Long Term Debt</t>
+          <t>Interest Expense Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>44,398</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>21,866</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+103.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Interest Expense Operating</t>
+          <t>Interest Expense Operating (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>666,574</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>528,996</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+26.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Interest Income Expense Net</t>
+          <t>Interest Income Expense Net (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>1,154,913</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>698,539</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+65.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Provision For Loan Lease And Other Losses</t>
+          <t>Provision For Loan Lease And Other Losses (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>141,788</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>50,089</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+183.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Interest Income Expense After Provision For Loan Loss</t>
+          <t>Interest Income Expense After Provision For Loan Loss (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>1,013,125</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>648,450</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+56.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Fees And Commissions Deposit Accounts</t>
+          <t>Fees And Commissions Deposit Accounts (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>46,484</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>37,279</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+24.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Other Service Charges Commissions And Fees</t>
+          <t>Other Service Charges Commissions And Fees (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>8,058</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>7,511</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+7.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Interchange Fees Net</t>
+          <t>Interchange Fees Net (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>14,477</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>12,134</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+19.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Asset Management Fees</t>
+          <t>Asset Management Fees (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>62,863</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>25,528</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+146.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Fees And Commissions Mortgage Banking And Servicing</t>
+          <t>Fees And Commissions Mortgage Banking And Servicing (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>8,689</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>4,202</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+106.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Debt Securities Available For Sale Gain Loss</t>
+          <t>Debt Securities Available For Sale Gain Loss (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>-81</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>-6,493</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+98.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Bank Owned Life Insurance Income</t>
+          <t>Bank Owned Life Insurance Income (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>21,020</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>15,629</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+34.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Interest Rate Swap Fees On Loans</t>
+          <t>Interest Rate Swap Fees On Loans (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>18,425</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>9,435</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+95.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Noninterest Income Other Operating Income</t>
+          <t>Noninterest Income Other Operating Income (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>39,501</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>13,653</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+189.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Noninterest Income</t>
+          <t>Noninterest Income (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>219,436</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>118,878</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+84.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>402,081</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>271,164</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+48.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Occupancy Net</t>
+          <t>Occupancy Net (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>48,166</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>30,232</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+59.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Equipment Expense</t>
+          <t>Equipment Expense (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>22,124</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>14,582</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+51.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Information Technology And Data Processing</t>
+          <t>Information Technology And Data Processing (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>61,939</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>37,520</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+65.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Professional Fees</t>
+          <t>Professional Fees (FY)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>29,312</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>16,804</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+74.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Marketing And Advertising Expense</t>
+          <t>Marketing And Advertising Expense (FY)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>18,827</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>12,126</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+55.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Federal Deposit Insurance Corporation Premium Expense</t>
+          <t>Federal Deposit Insurance Corporation Premium Expense (FY)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>30,053</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>20,255</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+48.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Taxes Other</t>
+          <t>Taxes Other (FY)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>18,875</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>18,364</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+2.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Loan Related Expenses</t>
+          <t>Loan Related Expenses (FY)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>6,676</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>5,513</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+21.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Amortization Of Intangible Assets</t>
+          <t>Amortization Of Intangible Assets (FY)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>59,668</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>19,307</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+209.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Business Combination Acquisition Related Costs</t>
+          <t>Business Combination Acquisition Related Costs (FY)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>157,278</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>40,018</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+293.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Other Noninterest Expense</t>
+          <t>Other Noninterest Expense (FY)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>40,571</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>21,649</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+87.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Noninterest Expense</t>
+          <t>Noninterest Expense (FY)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>895,570</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>507,534</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+76.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>336,991</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>259,794</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+29.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>63,276</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>50,663</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+24.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>273,715</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>209,131</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+30.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Preferred Stock Dividends Income Statement Impact</t>
+          <t>Preferred Stock Dividends Income Statement Impact (FY)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>11,868</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>11,868</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (FY)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>261,847</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>197,263</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+32.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>2.03</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>2.29</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>-11.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>2.03</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>2.24</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>-9.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Common Stock Dividends Per Share Declared</t>
+          <t>Common Stock Dividends Per Share Declared (FY)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>1.39</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>1.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+6.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>128,777,445</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>86,149,978</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+49.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>129,161,421</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>87,909,237</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+46.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
@@ -1962,2850 +1962,2850 @@
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>377,314</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>192,794</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+95.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Communications And Information Technology</t>
+          <t>Communications And Information Technology (FY)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>61,939</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>37,520</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+65.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Noninterest Income Other</t>
+          <t>Noninterest Income Other (FY)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>93,342</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>44,358</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+110.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax</t>
+          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax (FY)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>21,913</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>-913</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+2500.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>966,462</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>354,074</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+173.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>166,752</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>112,704</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+48.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>1,733,287</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>1,214,053</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+42.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>37,585,754</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>24,585,323</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+52.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>98,073</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>74,782</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+31.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>315,544</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Cash And Due From Banks</t>
+          <t>Cash And Due From Banks (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>234,257</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>196,435</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+19.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Debt Securities Available For Sale Excluding Accrued Interest</t>
+          <t>Debt Securities Available For Sale Excluding Accrued Interest (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>4,194,301</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>2,442,166</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+71.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Debt Securities Held To Maturity Excluding Accrued Interest After Allowance For Credit Loss</t>
+          <t>Debt Securities Held To Maturity Excluding Accrued Interest After Allowance For Credit Loss (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>884,216</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>803,851</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+10.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Restricted Investments</t>
+          <t>Restricted Investments (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>190,200</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>102,954</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+84.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Loans Held For Sale Fair Value Disclosure</t>
+          <t>Loans Held For Sale Fair Value Disclosure (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>18,486</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>9,420</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+96.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Financing Receivable And Net Investment In Lease Excluding Accrued Interest Before Allowance For Credit Loss</t>
+          <t>Financing Receivable And Net Investment In Lease Excluding Accrued Interest Before Allowance For Credit Loss (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>27,796,167</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>18,470,621</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+50.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Financing Receivable And Net Investment In Lease Allowance For Credit Loss Excluding Accrued Interest</t>
+          <t>Financing Receivable And Net Investment In Lease Allowance For Credit Loss Excluding Accrued Interest (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>295,108</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>178,644</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+65.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Financing Receivable And Net Investment In Lease Excluding Accrued Interest After Allowance For Credit Loss</t>
+          <t>Financing Receivable And Net Investment In Lease Excluding Accrued Interest After Allowance For Credit Loss (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>27,501,059</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>18,291,977</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+50.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>315,544</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>84,563</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+273.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Bank Owned Life Insurance</t>
+          <t>Bank Owned Life Insurance (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>672,890</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>493,396</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+36.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>942,557</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>676,165</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+39.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>771,860</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>418,303</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+84.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>32,579,356</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>21,442,444</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+51.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Interest Bearing Deposits In Banks</t>
+          <t>Interest Bearing Deposits In Banks (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>706,014</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>153,695</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+359.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Noninterest Bearing Deposit Liabilities</t>
+          <t>Noninterest Bearing Deposit Liabilities (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>6,844,629</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>4,277,048</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+60.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Interest Bearing Deposit Liabilities</t>
+          <t>Interest Bearing Deposit Liabilities (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>23,627,007</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>16,120,571</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+46.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Deposits</t>
+          <t>Deposits (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>30,471,636</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>20,397,619</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+49.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Securities Sold Under Agreements To Repurchase</t>
+          <t>Securities Sold Under Agreements To Repurchase (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>75,432</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>56,275</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+34.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Other Short Term Borrowings</t>
+          <t>Other Short Term Borrowings (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>60,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+983.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Other Liabilities</t>
+          <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>610,428</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>510,247</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+19.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Preferred Stock Value</t>
+          <t>Preferred Stock Value (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>173</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>173</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>188,563</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>118,519</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+59.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>3,888,841</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>2,280,547</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+70.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>1,184,908</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>1,103,326</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+7.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-256,087</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-359,686</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+28.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>5,006,398</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>3,142,879</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+59.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>37,585,754</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>24,585,323</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+52.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Common Stock Shares Outstanding</t>
+          <t>Common Stock Shares Outstanding (Q)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>141,776,886</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>89,770,231</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+57.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Common Stock Shares Authorized</t>
+          <t>Common Stock Shares Authorized (Q)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>200,000,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>200,000,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Federal Funds Sold</t>
+          <t>Federal Funds Sold (Q)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>26,191</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>3,944</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+564.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Preferred Stock Shares Outstanding</t>
+          <t>Preferred Stock Shares Outstanding (Q)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>17,250</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>17,250</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Preferred Stock Shares Authorized</t>
+          <t>Preferred Stock Shares Authorized (Q)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Provision For Loan Lease And Other Losses Including Discontinued Operations</t>
+          <t>Provision For Loan Lease And Other Losses Including Discontinued Operations (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>141,788</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>50,089</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>+183.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Depreciation</t>
+          <t>Depreciation (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>17,741</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>12,754</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+39.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Adjustment For Amortization</t>
+          <t>Adjustment For Amortization (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>26,319</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>22,558</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+16.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Net Impact Of Amortization And Accretion Related To Acquisition</t>
+          <t>Net Impact Of Amortization And Accretion Related To Acquisition (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-87,036</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-21,309</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>-308.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Debt And Equity Securities Gain Loss</t>
+          <t>Debt And Equity Securities Gain Loss (FY)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>81</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>6,493</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-98.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Gain Loss On Sales Of Loans Net</t>
+          <t>Gain Loss On Sales Of Loans Net (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-10,915</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Stock In Subsidiary Or Equity Method Investee</t>
+          <t>Gain Loss On Sale Of Stock In Subsidiary Or Equity Method Investee (FY)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-14,757</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Bank Owned Life Insurance Income Net Of Cash Settlements</t>
+          <t>Bank Owned Life Insurance Income Net Of Cash Settlements (FY)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>-21,020</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>-15,629</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>-34.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>50,174</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>34,145</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>+46.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Impairment Loss On Operating Leases Finance Leases And Equipment</t>
+          <t>Impairment Loss On Operating Leases Finance Leases And Equipment (FY)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>13,349</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>216</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>+6080.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Gains Losses On Sales Of Other Real Estate Owned</t>
+          <t>Gains Losses On Sales Of Other Real Estate Owned (FY)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>-232</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>-1,349</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>+82.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Payments To Purchase Loans Held For Sale</t>
+          <t>Payments To Purchase Loans Held For Sale (FY)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>-403,905</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>-209,577</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>-92.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Loans Held For Sale</t>
+          <t>Proceeds From Sale Of Loans Held For Sale (FY)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>2,274,253</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>209,429</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>+985.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (FY)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>18,751</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>-83</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>+22691.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Liabilities</t>
+          <t>Increase Decrease In Other Operating Liabilities (FY)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>-40,926</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>11,588</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>-453.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>2,237,380</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>308,456</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>+625.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Payments To Acquire Available For Sale And Restricted Stock Securities</t>
+          <t>Payments To Acquire Available For Sale And Restricted Stock Securities (FY)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>-1,658,383</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>-627,540</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>-164.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Available For Sale Securities And Restricted Stock</t>
+          <t>Proceeds From Sale Of Available For Sale Securities And Restricted Stock (FY)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>630,097</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>642,985</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>-2.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities</t>
+          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities (FY)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>628,569</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>268,897</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>+133.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Payments To Acquire Held To Maturity Securities</t>
+          <t>Payments To Acquire Held To Maturity Securities (FY)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>-104,221</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>-5,880</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>-1672.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Proceeds From Maturities Prepayments And Calls Of Held To Maturity Securities</t>
+          <t>Proceeds From Maturities Prepayments And Calls Of Held To Maturity Securities (FY)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>18,941</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>35,533</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>-46.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Other Investments</t>
+          <t>Payments For Proceeds From Other Investments (FY)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>5,354</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>-25,997</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>+120.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Loans And Leases</t>
+          <t>Payments For Proceeds From Loans And Leases (FY)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>-584,005</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>-644,294</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>+9.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Productive Assets</t>
+          <t>Payments For Proceeds From Productive Assets (FY)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>-12,412</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>-7,393</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>-67.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Proceeds From Bank Owned Life Insurance Settlements</t>
+          <t>Proceeds From Bank Owned Life Insurance Settlements (FY)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>2,745</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>5,645</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>-51.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Foreclosed Assets</t>
+          <t>Proceeds From Sale Of Foreclosed Assets (FY)</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>5,687</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>7,369</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>-22.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Cash Acquired From Acquisition</t>
+          <t>Cash Acquired From Acquisition (FY)</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>270,211</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>54,988</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>+391.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>-797,417</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>-295,687</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>-169.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Transfer To Other Real Estate</t>
+          <t>Transfer To Other Real Estate (FY)</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>1,274</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>375</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>+239.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Stock Issued1</t>
+          <t>Stock Issued1 (FY)</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>1,275,441</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>505,402</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>+152.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Business Combination Recognized Identifiable Assets Acquired And Liabilities Assumed Assets</t>
+          <t>Business Combination Recognized Identifiable Assets Acquired And Liabilities Assumed Assets (Q)</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>12,967,058</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>2,946,897</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>+340.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Business Combination Recognized Identifiable Assets Acquired And Liabilities Assumed Liabilities</t>
+          <t>Business Combination Recognized Identifiable Assets Acquired And Liabilities Assumed Liabilities (Q)</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>12,210,323</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>2,730,266</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>+347.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Net Change Noninterest Bearing Deposits Domestic</t>
+          <t>Net Change Noninterest Bearing Deposits Domestic (FY)</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>-219,918</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>162,455</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>-235.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Net Change Interest Bearing Deposits Domestic</t>
+          <t>Net Change Interest Bearing Deposits Domestic (FY)</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>-930,519</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>831,221</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>-211.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Proceeds From Repayments Of Short Term Debt</t>
+          <t>Proceeds From Repayments Of Short Term Debt (FY)</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>336,985</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>-902,894</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>+137.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt</t>
+          <t>Repayments Of Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>-200,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Stock Issued During Period Value New Issues1</t>
+          <t>Stock Issued During Period Value New Issues1 (FY)</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>384,963</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Payments Of Ordinary Dividends</t>
+          <t>Payments Of Ordinary Dividends (FY)</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>-192,133</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>-123,875</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>-55.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (FY)</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>-6,953</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>-3,961</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>-75.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>-827,575</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>-36,826</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>-2147.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>658,199</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>516,486</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>+27.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>4,219</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>3,754</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>+12.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>612,388</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>-24,057</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>+2645.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>966,462</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>354,074</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>+173.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883948/000088394826000021/aub-20251231x10k.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>