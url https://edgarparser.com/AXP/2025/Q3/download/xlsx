--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -1610,83 +1610,83 @@
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>47,918</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>+14.2%</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4962/000000496225000222/axp-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Notes Receivable Net (Q)</t>
+          <t>Notes Receivable Net (INSTANT)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4962/000000496225000222/axp-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Loans Receivable Held For Sale Amount (Q)</t>
+          <t>Loans Receivable Held For Sale Amount (INSTANT)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4962/000000496225000222/axp-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">