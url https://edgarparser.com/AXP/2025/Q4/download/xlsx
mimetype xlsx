--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -410,2612 +410,884 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F80"/>
+  <dimension ref="A1:F26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Section</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Metric</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Q4 2025</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q4 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Noninterest Income</t>
+          <t>Short-Term Investments (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>14,458</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>13,141</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+10.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4962/000000496226000080/axp-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Interest And Fee Income Loans And Leases</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>6,064</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>5,503</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+10.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4962/000000496226000080/axp-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Interest And Dividend Income Securities</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>-5.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4962/000000496226000080/axp-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Interest Income Deposits With Financial Institutions</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>501</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>556</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>-9.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4962/000000496226000080/axp-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Interest And Dividend Income Operating</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>6,582</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>6,077</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+8.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4962/000000496226000080/axp-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Interest Expense Deposits</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>1,343</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>1,397</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4962/000000496226000080/axp-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Interest Expense Long Term Debt</t>
+          <t>Cash And Due From Banks (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>717</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>642</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+11.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4962/000000496226000080/axp-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Interest Expense Operating</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>2,060</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>2,039</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4962/000000496226000080/axp-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Interest Income Expense Net</t>
+          <t>Notes Receivable Net (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>4,522</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>4,038</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+12.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4962/000000496226000080/axp-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Revenues Net Of Interest Expense</t>
+          <t>Loans Receivable Held For Sale Amount (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>18,980</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>17,179</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+10.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4962/000000496226000080/axp-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Provision For Loan Losses Expensed</t>
+          <t>Debt And Equity Securities Available For Sale (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>1,414</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>1,292</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+9.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4962/000000496226000080/axp-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Total Revenues Net Of Interest Expense After Provisions For Losses</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>17,566</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>15,887</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+10.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4962/000000496226000080/axp-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Card Member Rewards</t>
+          <t>Accounts Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>4,805</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>4,430</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+8.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4962/000000496226000080/axp-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Business Development</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>1,728</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>1,637</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+5.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4962/000000496226000080/axp-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Marketing Expense</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>1,612</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>1,614</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4962/000000496226000080/axp-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Interest Bearing Deposits In Banks (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>2,505</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>2,102</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+19.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4962/000000496226000080/axp-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Other Noninterest Expense</t>
+          <t>Deposits (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>1,875</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>2,070</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>-9.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4962/000000496226000080/axp-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Noninterest Expense</t>
+          <t>Short Term Borrowings (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>14,476</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>13,131</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+10.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4962/000000496226000080/axp-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>3,090</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>2,756</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+12.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4962/000000496226000080/axp-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>628</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>586</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+7.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4962/000000496226000080/axp-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>2,462</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>2,170</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+13.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4962/000000496226000080/axp-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>3.54</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>3.05</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+16.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4962/000000496226000080/axp-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>3.53</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>3.04</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+16.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4962/000000496226000080/axp-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>-2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>-3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+33.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4962/000000496226000080/axp-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>-2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>-3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+33.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
-        <is>
-[...1726 lines deleted...]
-      <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/4962/000000496226000080/axp-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>