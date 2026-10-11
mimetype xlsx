--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,1186 +458,1186 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q4 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>271,803</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>298,172</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>-8.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/866787/000110465925102611/azo-20250830x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>670,137</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>545,575</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+22.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/866787/000110465925102611/azo-20250830x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Inventory Finished Goods Net Of Reserves</t>
+          <t>Inventory Finished Goods Net Of Reserves (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>7,025,688</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>6,155,218</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+14.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/866787/000110465925102611/azo-20250830x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Other Assets Current</t>
+          <t>Other Assets Current (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>373,751</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>307,794</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+21.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/866787/000110465925102611/azo-20250830x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>8,341,379</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>7,306,759</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+14.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/866787/000110465925102611/azo-20250830x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>7,062,509</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>6,183,539</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+14.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/866787/000110465925102611/azo-20250830x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>3,194,666</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>3,057,780</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/866787/000110465925102611/azo-20250830x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>302,645</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>302,645</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/866787/000110465925102611/azo-20250830x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Deferred Tax Assets (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>118,433</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>83,689</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+41.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/866787/000110465925102611/azo-20250830x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>335,692</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>242,126</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+38.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/866787/000110465925102611/azo-20250830x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>19,355,324</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>17,176,538</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+12.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/866787/000110465925102611/azo-20250830x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment Gross</t>
+          <t>Property Plant And Equipment Gross (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>12,552,328</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>11,305,125</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+11.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/866787/000110465925102611/azo-20250830x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Accumulated Depreciation Depletion And Amortization Property Plant And Equipment</t>
+          <t>Accumulated Depreciation Depletion And Amortization Property Plant And Equipment (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>-5,489,819</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>-5,121,586</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-7.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/866787/000110465925102611/azo-20250830x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Assets Noncurrent Other Than Noncurrent Investments And Property Plant And Equipment</t>
+          <t>Assets Noncurrent Other Than Noncurrent Investments And Property Plant And Equipment (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>3,951,436</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>3,686,240</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+7.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/866787/000110465925102611/azo-20250830x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Accounts Payable</t>
+          <t>Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>8,025,590</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>7,355,701</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+9.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/866787/000110465925102611/azo-20250830x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Operating Lease Liability Current</t>
+          <t>Operating Lease Liability Current (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>283,564</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>266,855</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+6.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/866787/000110465925102611/azo-20250830x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Accrued Liabilities</t>
+          <t>Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>1,151,536</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>1,060,746</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+8.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/866787/000110465925102611/azo-20250830x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Accrued Income Taxes Current</t>
+          <t>Accrued Income Taxes Current (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>58,707</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>30,941</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+89.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/866787/000110465925102611/azo-20250830x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>9,519,397</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>8,714,243</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+9.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/866787/000110465925102611/azo-20250830x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>8,799,775</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>9,024,381</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-2.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/866787/000110465925102611/azo-20250830x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Operating Lease Liabilities (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>3,093,936</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>2,960,174</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/866787/000110465925102611/azo-20250830x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>520,510</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>447,067</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+16.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/866787/000110465925102611/azo-20250830x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Other Non-Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>836,019</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>780,287</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+7.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/866787/000110465925102611/azo-20250830x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>169</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>175</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-3.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/866787/000110465925102611/azo-20250830x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>1,843,779</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>1,621,553</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+13.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/866787/000110465925102611/azo-20250830x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>-3,975,852</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>-4,424,982</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+10.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/866787/000110465925102611/azo-20250830x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>-285,010</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>-361,618</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+21.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/866787/000110465925102611/azo-20250830x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Treasury Stock Common Value</t>
+          <t>Treasury Stock Common Value (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>-997,399</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>-1,584,742</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+37.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/866787/000110465925102611/azo-20250830x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>-3,414,313</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>-4,749,614</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+28.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/866787/000110465925102611/azo-20250830x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>19,355,324</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>17,176,538</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+12.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/866787/000110465925102611/azo-20250830x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Land</t>
+          <t>Land (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>1,474,433</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>1,390,713</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+6.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/866787/000110465925102611/azo-20250830x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Buildings And Improvements Gross</t>
+          <t>Buildings And Improvements Gross (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>5,793,043</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>5,124,448</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+13.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/866787/000110465925102611/azo-20250830x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Machinery And Equipment Gross</t>
+          <t>Machinery And Equipment Gross (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>3,558,814</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>3,308,967</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+7.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/866787/000110465925102611/azo-20250830x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Leasehold Improvements Gross</t>
+          <t>Leasehold Improvements Gross (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>1,082,339</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>922,466</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+17.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/866787/000110465925102611/azo-20250830x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Construction In Progress Gross</t>
+          <t>Construction In Progress Gross (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>643,699</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>558,531</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+15.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/866787/000110465925102611/azo-20250830x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>271,803</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>298,172</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-8.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/866787/000110465925102611/azo-20250830x10k.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>