--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,1272 +458,1272 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q1 2025</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>751,054</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>326,021</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+130.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Cost of Revenue</t>
+          <t>Cost of Revenue (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>525,510</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>237,314</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+121.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Gross Profit</t>
+          <t>Gross Profit (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>225,544</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>88,707</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+154.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Research &amp; Development</t>
+          <t>Research &amp; Development (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>56,849</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>40,612</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+40.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Sales &amp; Marketing</t>
+          <t>Sales &amp; Marketing (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>38,439</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>22,265</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+72.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>58,066</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>44,900</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+29.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Operating Expenses</t>
+          <t>Operating Expenses (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>153,354</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>107,777</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+42.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>72,190</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>-19,070</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+478.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Investment Income Interest And Dividend</t>
+          <t>Investment Income Interest And Dividend (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>20,601</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>8,553</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+140.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>-8,604</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>-14,411</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+40.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>-17,002</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>6,197</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>2,048</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+202.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Embedded Derivative Gain Loss On Embedded Derivative Net And Fair Value Adjustment Of Warrants</t>
+          <t>Embedded Derivative Gain Loss On Embedded Derivative Net And Fair Value Adjustment Of Warrants (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>754</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>-103</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+832.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>74,136</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>-22,983</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+422.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>445</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>431</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+3.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>73,691</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>-23,414</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+414.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>3,038</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>400</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+659.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Parent Including Redeemable Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Parent Including Redeemable Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>70,653</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>-23,814</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+396.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>0.25</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>-0.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+350.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>0.23</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>-0.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+330.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>281,719</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>230,210</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+22.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>319,708</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>230,210</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+38.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>746,401</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>319,262</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+133.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Cost of Revenue</t>
+          <t>Cost of Revenue (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>8.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>11.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-27.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>70,653</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>-23,814</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+396.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Operating Lease Lease Income (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>2,491,433</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Restricted Cash Current</t>
+          <t>Restricted Cash Current (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>1,251</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>6,203</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-79.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>359,406</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Contract With Customer Asset Net Current</t>
+          <t>Contract With Customer Asset Net Current (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>242,595</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>143,619</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+68.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>Inventory (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>732,528</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Deferred Costs Current</t>
+          <t>Deferred Costs Current (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>23,363</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>66,515</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-64.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Prepaid Expenses &amp; Other Current Assets</t>
+          <t>Prepaid Expenses &amp; Other Current Assets (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>103,960</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>3,954,536</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>109,395</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Restricted Cash Noncurrent</t>
+          <t>Restricted Cash Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>25,600</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>30,404</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-15.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Contract With Customer Asset Net Noncurrent</t>
+          <t>Contract With Customer Asset Net Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>63,281</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>83,299</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>4,664,729</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
@@ -1738,2008 +1738,2008 @@
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset After Accumulated Depreciation And Amortization</t>
+          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset After Accumulated Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>401,088</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>405,879</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>-1.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Equity Method Investments</t>
+          <t>Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>23,261</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Deferred Costs</t>
+          <t>Deferred Costs (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>4,269</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>651</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+555.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Accounts Payable</t>
+          <t>Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>241,649</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Standard And Extended Product Warranty Accrual Current</t>
+          <t>Standard And Extended Product Warranty Accrual Current (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>38,365</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>10,283</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+273.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Other Liabilities Current</t>
+          <t>Other Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>223,653</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Deferred Revenue And Customer Deposits Current</t>
+          <t>Deferred Revenue And Customer Deposits Current (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>194,094</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>168,444</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+15.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Operating Lease Liability Current</t>
+          <t>Operating Lease Liability Current (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>21,933</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Financing Obligation Current</t>
+          <t>Financing Obligation Current (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>63,151</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>21,553</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+193.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Long Term Portion Of Non Recourse Debt Excluding Related Party Current Maturities</t>
+          <t>Long Term Portion Of Non Recourse Debt Excluding Related Party Current Maturities (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>3,959</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>786,804</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Current Portion of Long-Term Debt</t>
+          <t>Current Portion of Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>3,959</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>114,631</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>-96.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Deferred Revenue And Customer Deposits Noncurrent</t>
+          <t>Deferred Revenue And Customer Deposits Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>39,260</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Operating Lease Liabilities (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>107,216</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Financing Obligation Noncurrent</t>
+          <t>Financing Obligation Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>152,834</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>229,872</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>-33.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Other Non-Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>9,157</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>9,396</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>-2.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>3,716,721</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>2,602,635</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>2,598.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>1,016.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+155.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Long Term Portion Of Recourse Debt Excluding Related Party Excluding Current Maturities</t>
+          <t>Long Term Portion Of Recourse Debt Excluding Related Party Excluding Current Maturities (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>2,598,676</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>1,012,113</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+156.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Deferred Profit In Transactions With Unconsolidated Affiliates</t>
+          <t>Deferred Profit In Transactions With Unconsolidated Affiliates (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>22,774</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+21.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>4,835,729</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>4,502,881</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+7.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>2,967</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>-2,270</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+230.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>-3,917,255</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>-3,922,363</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>921,469</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>578,271</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+59.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>26,539</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>23,184</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+14.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>948,008</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>601,455</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+57.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>4,664,729</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>2,607,984</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+78.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Depreciation</t>
+          <t>Depreciation (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>13,279</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>11,986</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+10.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Non Cash Lease Expense</t>
+          <t>Non Cash Lease Expense (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>8,002</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>8,068</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Equity Method Investment Dividends Or Distributions</t>
+          <t>Equity Method Investment Dividends Or Distributions (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>138</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Property Plant Equipment</t>
+          <t>Gain Loss On Sale Of Property Plant Equipment (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>102</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+12.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Unrealized Gain Loss On Derivatives And Commodity Contracts</t>
+          <t>Unrealized Gain Loss On Derivatives And Commodity Contracts (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>-754</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>103</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-832.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Sharebased Compensation And Issuance Of Stock And Warrants For Services Or Claims</t>
+          <t>Sharebased Compensation And Issuance Of Stock And Warrants For Services Or Claims (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>48,215</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>30,054</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+60.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Amortization Of Financing Costs And Discounts</t>
+          <t>Amortization Of Financing Costs And Discounts (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>3,426</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>1,859</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+84.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Gain Loss On Failed Sale And Leaseback Transactions</t>
+          <t>Gain Loss On Failed Sale And Leaseback Transactions (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-9,405</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-767</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-1126.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Share Based Payment Arrangement Increase Decrease For Customer Contract</t>
+          <t>Share Based Payment Arrangement Increase Decrease For Customer Contract (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-3,090</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Foreign Currency Transaction Gain Loss Unrealized</t>
+          <t>Foreign Currency Transaction Gain Loss Unrealized (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>2,827</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-2,208</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+228.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Other Non-Cash Items (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-281</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-26</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>-980.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Change in Accounts Receivable</t>
+          <t>Change in Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>11,782</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>2,257</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+422.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Increase Decrease In Contract With Customer Asset</t>
+          <t>Increase Decrease In Contract With Customer Asset (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-64,690</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>1,543</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-4292.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Change in Inventory</t>
+          <t>Change in Inventory (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-88,584</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-65,575</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-35.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deferred Charges</t>
+          <t>Increase Decrease In Deferred Charges (Q)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>7,122</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-4,501</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+258.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Change in Prepaid &amp; Other Assets</t>
+          <t>Change in Prepaid &amp; Other Assets (Q)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-54,155</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-5,102</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-961.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Noncurrent Assets</t>
+          <t>Increase Decrease In Other Noncurrent Assets (Q)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-25,993</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>2,256</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-1252.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Increase Decrease In Operating Lease Liability</t>
+          <t>Increase Decrease In Operating Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-8,526</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-8,335</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>-2.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Increase Decrease Financing Cash Flows From Finance Leases</t>
+          <t>Increase Decrease Financing Cash Flows From Finance Leases (Q)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>451</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-80.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Change in Accounts Payable</t>
+          <t>Change in Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>36,962</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>52,564</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-29.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Increase Decrease On Accrued Warranty Liability</t>
+          <t>Increase Decrease On Accrued Warranty Liability (Q)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>18,352</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-6,276</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+392.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Current Liabilities</t>
+          <t>Increase Decrease In Other Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-1,367</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>-34,881</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>+96.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Change in Deferred Revenue</t>
+          <t>Change in Deferred Revenue (Q)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>89,539</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-70,802</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+226.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Change in Other Liabilities</t>
+          <t>Change in Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-86</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>-38</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-126.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>73,610</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-110,682</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+166.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (Q)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-26,182</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-14,259</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-83.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Property Plant And Equipment</t>
+          <t>Proceeds From Sale Of Property Plant And Equipment (Q)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>91</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>+111.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Payments To Acquire Equity Method Investments</t>
+          <t>Payments To Acquire Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-19,848</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>-45,939</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>-14,216</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>-223.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Financing Obligation Derecognition</t>
+          <t>Financing Obligation Derecognition (Q)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>20,183</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Recognition Of Operating Lease Right Of Use Assets In Period</t>
+          <t>Recognition Of Operating Lease Right Of Use Assets In Period (Q)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>5,800</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>142</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>+3984.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Recognition Of Financing Lease Right Of Use Assets In Period</t>
+          <t>Recognition Of Financing Lease Right Of Use Assets In Period (Q)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>201</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>451</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>-55.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Unfunded Investment Commitment</t>
+          <t>Unfunded Investment Commitment (Q)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>1,438</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
@@ -3754,482 +3754,482 @@
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Dividends Payable Current And Noncurrent</t>
+          <t>Dividends Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>994</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>1,024</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>-2.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Debt Issuance Costs</t>
+          <t>Debt Issuance Costs (Q)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>-806</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Repayments Of Financing Obligations</t>
+          <t>Repayments Of Financing Obligations (Q)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>-7,972</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>-2,671</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>-198.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Common Stock</t>
+          <t>Proceeds From Issuance Of Common Stock (Q)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>15,835</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>7,651</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>+107.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>7,057</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>5,130</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>+37.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Amortization of Financing Costs (Q)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (Q)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>4,145</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>5,460</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>-24.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Operating Lease Payments</t>
+          <t>Operating Lease Payments (Q)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>8,526</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>8,254</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>+3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Finance Lease Interest Payment On Liability</t>
+          <t>Finance Lease Interest Payment On Liability (Q)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>116</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>81</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>+43.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (Q)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>618</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>384</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>+60.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Unpaid Capital Expenditures</t>
+          <t>Unpaid Capital Expenditures (Q)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>4,384</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>1,923</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>+128.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>1,976</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>155</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>+1174.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (Q)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>36,704</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>-119,613</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>+130.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>2,518,284</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>831,358</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>+202.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1664703/000162828026028021/be-20260331.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>