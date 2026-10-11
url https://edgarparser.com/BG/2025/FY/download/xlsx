--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1802,51 +1802,51 @@
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>24,899</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>+78.8%</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996862/000162828026009842/bg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment (Q)</t>
+          <t>Property, Plant &amp; Equipment (INSTANT)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996862/000162828026009842/bg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
@@ -2506,51 +2506,51 @@
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>5,363</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>+89.6%</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996862/000162828026009842/bg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Total Liabilities (Q)</t>
+          <t>Total Liabilities (INSTANT)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996862/000162828026009842/bg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">