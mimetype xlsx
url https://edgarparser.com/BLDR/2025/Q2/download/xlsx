--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,2498 +458,2498 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q2 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>4,234,064</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>4,456,340</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>-5.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Cost of Revenue</t>
+          <t>Cost of Revenue (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>2,935,023</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>2,993,656</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>-2.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Gross Profit</t>
+          <t>Gross Profit (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>1,299,041</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>1,462,684</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>-11.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Selling, General &amp; Administrative</t>
+          <t>Selling, General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>987,754</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>973,201</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+1.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>311,287</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>489,483</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>-36.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Interest Income Expense Nonoperating Net</t>
+          <t>Interest Income Expense Nonoperating Net (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>71,988</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>52,016</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+38.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>239,299</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>437,467</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-45.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>54,268</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>93,377</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-41.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>185,031</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>344,090</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-46.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>1.67</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>2.89</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-42.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>1.66</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>2.87</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-42.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>110,922</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>119,244</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-7.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>111,196</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>120,072</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-7.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>0.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>0.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>87,020</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>75,569</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+15.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>1,331,378</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>1,482,336</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-10.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Other Receivables Net Current</t>
+          <t>Other Receivables Net Current (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>265,269</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>292,610</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>-9.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>Inventory (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>1,309,089</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>1,289,708</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+1.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Contract With Customer Asset Net Current</t>
+          <t>Contract With Customer Asset Net Current (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>164,003</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>190,937</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-14.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Other Assets Current</t>
+          <t>Other Assets Current (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>130,858</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>123,545</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+5.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>3,287,617</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>3,454,705</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>-4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>2,191,156</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>1,895,966</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+15.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>603,822</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>516,828</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+16.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>3,988,853</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>3,598,233</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+10.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>130,696</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>80,498</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+62.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>11,464,555</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>10,721,187</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+6.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>1,262,411</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>1,174,957</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+7.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>1,262,411</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>1,174,957</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+7.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Accounts Payable</t>
+          <t>Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>1,008,412</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>1,028,355</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Accrued Liabilities</t>
+          <t>Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>530,377</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>577,342</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>-8.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Deferred Revenue (Current)</t>
+          <t>Deferred Revenue (Current) (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>182,604</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>187,367</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>-2.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Operating Lease Liability Current</t>
+          <t>Operating Lease Liability Current (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>106,175</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>96,881</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+9.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Long Term Debt And Capital Lease Obligations Current</t>
+          <t>Long Term Debt And Capital Lease Obligations Current (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>7,063</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>2,596</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+172.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>1,834,631</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>1,892,541</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-3.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Operating Lease Liabilities (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>531,290</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>452,403</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+17.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>115,799</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>139,877</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-17.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Other Non-Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>134,760</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>130,827</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>7,286,463</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>6,416,545</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+13.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Long Term Debt And Capital Lease Obligations</t>
+          <t>Long Term Debt And Capital Lease Obligations (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>4,669,983</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>3,800,897</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+22.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>1,105</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>1,164</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>-5.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>4,176,987</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>4,249,572</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>-1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>4,178,092</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>4,304,642</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>-2.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>11,464,555</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>10,721,187</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+6.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (YTD)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>292,555</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>283,736</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+3.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (YTD)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>-32,367</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>-27,322</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>-18.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (YTD)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>30,398</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>33,626</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>-9.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Other Non-Cash Items (YTD)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>-5,711</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>-38173.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Increase Decrease In Receivables</t>
+          <t>Increase Decrease In Receivables (YTD)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>-33,938</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>-36,145</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+6.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Change in Inventory</t>
+          <t>Change in Inventory (YTD)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>-30,469</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>-49,236</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+38.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Increase Decrease In Contract With Customer Asset</t>
+          <t>Increase Decrease In Contract With Customer Asset (YTD)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>-12,908</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>-25,260</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+48.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Current Assets</t>
+          <t>Increase Decrease In Other Current Assets (YTD)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>-13,437</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>-10,038</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-33.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Capital Net</t>
+          <t>Increase Decrease In Other Operating Capital Net (YTD)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>-21,195</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>-32,607</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+35.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Change in Accounts Payable</t>
+          <t>Change in Accounts Payable (YTD)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>126,620</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>141,816</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-10.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Liabilities</t>
+          <t>Increase Decrease In Accrued Liabilities (YTD)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>-115,532</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>-136,789</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+15.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Change in Deferred Revenue</t>
+          <t>Change in Deferred Revenue (YTD)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>8,017</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>24,604</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>-67.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (YTD)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>473,368</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>769,271</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>-38.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Payments To Acquire Businesses Net Of Cash Acquired</t>
+          <t>Payments To Acquire Businesses Net Of Cash Acquired (YTD)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>-885,526</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>-132,918</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>-566.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (YTD)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>-188,713</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>-181,319</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>-4.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Property Plant And Equipment</t>
+          <t>Proceeds From Sale Of Property Plant And Equipment (YTD)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>15,432</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>6,298</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+145.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Payments To Acquire Equity Method Investments</t>
+          <t>Payments To Acquire Equity Method Investments (YTD)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>-666</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>-7,686</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+91.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (YTD)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>-1,059,473</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>-315,625</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>-235.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Proceeds From Lines Of Credit</t>
+          <t>Proceeds From Lines Of Credit (YTD)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>3,823,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>897,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+326.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Repayments Of Lines Of Credit</t>
+          <t>Repayments Of Lines Of Credit (YTD)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>-3,590,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>-1,262,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-184.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Long Term Debt And Capital Securities Net</t>
+          <t>Proceeds From Issuance Of Long Term Debt And Capital Securities Net (YTD)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-25.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt And Capital Securities</t>
+          <t>Repayments Of Long Term Debt And Capital Securities (YTD)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>-1,450</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>-1,767</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+17.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Payments Of Financing Costs</t>
+          <t>Payments Of Financing Costs (YTD)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>-19,465</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>-12,829</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-51.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Asset Acquisition Consideration Transferred Contingent Consideration</t>
+          <t>Asset Acquisition Consideration Transferred Contingent Consideration (YTD)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>-2,122</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>-9,522</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+77.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (YTD)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>-26,505</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>-54,997</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+51.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (YTD)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-413,957</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>-1,000,118</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+58.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (YTD)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>519,501</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>-444,233</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+216.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (YTD)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>125,333</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>80,916</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+54.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (YTD)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>62,045</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>202,088</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>-69.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Accrued Consideration For Acquisitions</t>
+          <t>Accrued Consideration For Acquisitions (YTD)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>6,344</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+22557.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Unpaid Capital Expenditures</t>
+          <t>Unpaid Capital Expenditures (YTD)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>7,378</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>11,437</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-35.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Right Of Use Asset Obtained In Exchange For Operating Lease Liability</t>
+          <t>Right Of Use Asset Obtained In Exchange For Operating Lease Liability (YTD)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>50,436</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>61,243</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-17.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Period Increase Decrease Excluding Exchange Rate Effect</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Period Increase Decrease Excluding Exchange Rate Effect (YTD)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-66,604</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>9,413</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-807.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>87,020</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>75,569</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+15.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1316835/000095017025100705/bldr-20250630.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>