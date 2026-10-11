--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -586,1474 +586,1474 @@
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1390777/000139077725000118/bk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>404</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>357</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+13.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1390777/000139077725000118/bk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>1,435</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>1,170</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+22.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1390777/000139077725000118/bk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>1,423</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>1,168</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+21.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1390777/000139077725000118/bk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>1,989</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>1,144</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+73.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1390777/000139077725000118/bk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income</t>
+          <t>Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>566</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>-24</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+2458.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1390777/000139077725000118/bk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>1.95</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>1.53</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+27.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1390777/000139077725000118/bk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>1.93</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>1.52</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+27.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1390777/000139077725000118/bk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>714,799</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>746,904</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-4.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1390777/000139077725000118/bk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>720,007</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>751,596</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-4.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1390777/000139077725000118/bk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>-12</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>-2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-500.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1390777/000139077725000118/bk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Noninterest Expense</t>
+          <t>Noninterest Expense (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>3,206</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>3,070</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+4.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1390777/000139077725000118/bk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Provision For Loan Lease And Other Losses</t>
+          <t>Provision For Loan Lease And Other Losses (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>-17</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1390777/000139077725000118/bk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Noninterest Income</t>
+          <t>Noninterest Income (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>3,825</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>3,567</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+7.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1390777/000139077725000118/bk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Interest Income Expense Net</t>
+          <t>Interest Income Expense Net (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>1,203</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>1,030</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+16.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1390777/000139077725000118/bk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Business Development</t>
+          <t>Business Development (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>53</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+6.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1390777/000139077725000118/bk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>1,768</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>1,720</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+2.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1390777/000139077725000118/bk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>1,391</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>1,143</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+21.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1390777/000139077725000118/bk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Occupancy Net</t>
+          <t>Occupancy Net (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>132</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>134</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-1.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1390777/000139077725000118/bk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Other Noninterest Expense</t>
+          <t>Other Noninterest Expense (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>92</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1390777/000139077725000118/bk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Preferred Stock Dividends Income Statement Impact</t>
+          <t>Preferred Stock Dividends Income Statement Impact (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>-32</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>-25</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-28.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1390777/000139077725000118/bk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Professional Fees</t>
+          <t>Professional Fees (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>388</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>374</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+3.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1390777/000139077725000118/bk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Interest And Dividend Income Operating</t>
+          <t>Interest And Dividend Income Operating (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>6,602</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>6,392</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1390777/000139077725000118/bk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Interest Expense Operating</t>
+          <t>Interest Expense Operating (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>5,399</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>5,362</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+0.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1390777/000139077725000118/bk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>5,699</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>5,311</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+7.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1390777/000139077725000118/bk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>3,289</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>3,267</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+0.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1390777/000139077725000118/bk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>16,823</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>16,217</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+3.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1390777/000139077725000118/bk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>485,781</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>428,539</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+13.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1390777/000139077725000118/bk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Commercial Paper</t>
+          <t>Commercial Paper (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>2,361</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>301</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+684.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1390777/000139077725000118/bk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>33,429</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>30,947</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+8.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1390777/000139077725000118/bk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>441,242</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>387,418</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+13.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1390777/000139077725000118/bk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>29,659</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>29,139</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1390777/000139077725000118/bk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>44,388</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1390777/000139077725000118/bk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>-3,549</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>-4,900</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+27.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1390777/000139077725000118/bk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>43,950</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1390777/000139077725000118/bk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>485,781</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>428,539</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+13.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1390777/000139077725000118/bk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (YTD)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>203</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>-32</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+734.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1390777/000139077725000118/bk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (YTD)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>2,609</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>-551</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+573.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1390777/000139077725000118/bk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (YTD)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>-679</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>-681</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1390777/000139077725000118/bk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Purchases of Investments</t>
+          <t>Purchases of Investments (YTD)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>-18,730</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>-26,130</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+28.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1390777/000139077725000118/bk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (YTD)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>-325</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>501</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>-164.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1390777/000139077725000118/bk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (YTD)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>-54,550</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>-21,314</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>-155.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1390777/000139077725000118/bk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (YTD)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>-1,641</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>-1,589</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>-3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1390777/000139077725000118/bk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (YTD)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>54,405</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>21,020</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+158.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1390777/000139077725000118/bk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (YTD)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>10,275</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>10,376</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>-1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1390777/000139077725000118/bk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (YTD)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>2,737</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>-1,005</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+372.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1390777/000139077725000118/bk-20250630.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>