--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,1506 +458,1506 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Interest And Fee Income Loans And Leases</t>
+          <t>Interest And Fee Income Loans And Leases (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>2,763,118</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>2,626,058</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Interest Income Deposits With Financial Institutions</t>
+          <t>Interest Income Deposits With Financial Institutions (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>254,786</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>352,195</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>-27.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Revenue From Investment Securities</t>
+          <t>Revenue From Investment Securities (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>765,105</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>695,010</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+10.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Interest And Dividend Income Operating</t>
+          <t>Interest And Dividend Income Operating (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>3,783,009</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>3,673,263</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Interest Expense Deposits</t>
+          <t>Interest Expense Deposits (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>1,177,896</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>1,336,121</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>-11.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Interest Expense Short Term Borrowings</t>
+          <t>Interest Expense Short Term Borrowings (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>15,818</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>4,676</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+238.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Interest Expense Long Term Debt</t>
+          <t>Interest Expense Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>48,092</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>50,178</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-4.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>1,241,806</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>1,390,975</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-10.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Interest Income Expense Net</t>
+          <t>Interest Income Expense Net (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>2,541,203</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>2,282,288</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+11.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Provision For Loan Lease And Other Losses</t>
+          <t>Provision For Loan Lease And Other Losses (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>260,163</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>256,942</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+1.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Interest Income Expense After Provision For Loan Loss</t>
+          <t>Interest Income Expense After Provision For Loan Loss (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>2,281,040</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>2,025,346</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+12.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Mortgage Banking Activities</t>
+          <t>Mortgage Banking Activities (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>14,956</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>19,059</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-21.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Equity Securities Realized Gain Loss Impairment</t>
+          <t>Equity Securities Realized Gain Loss Impairment (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>1,596</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>-1,583</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+200.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Trading Gains Losses</t>
+          <t>Trading Gains Losses (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>1,908</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>1,445</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+32.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Gain Loss On Sales Of Loans Net (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Adjustments To Indemnity Reserves On Loans Sold</t>
+          <t>Adjustments To Indemnity Reserves On Loans Sold (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>-174</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>1,266</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>-113.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Noninterest Income Other Operating Income</t>
+          <t>Noninterest Income Other Operating Income (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>80,954</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>97,706</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-17.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Noninterest Income</t>
+          <t>Noninterest Income (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>658,019</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>658,909</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>905,214</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>820,451</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+10.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Occupancy Net</t>
+          <t>Occupancy Net (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>110,213</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>111,430</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>-1.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Equipment Expense</t>
+          <t>Equipment Expense (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>22,110</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>33,424</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-33.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Taxes Other</t>
+          <t>Taxes Other (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>72,939</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>66,046</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+10.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Professional Fees</t>
+          <t>Professional Fees (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>110,098</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>125,822</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-12.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Information Technology And Data Processing</t>
+          <t>Information Technology And Data Processing (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>341,605</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>329,061</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+3.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Professional And Contract Services Expense</t>
+          <t>Professional And Contract Services Expense (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>152,386</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>142,677</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+6.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Communication</t>
+          <t>Communication (FY)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>19,270</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>18,899</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+2.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Marketing And Advertising Expense</t>
+          <t>Marketing And Advertising Expense (FY)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>107,283</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>101,930</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+5.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Federal Deposit Insurance Corporation Premium Expense</t>
+          <t>Federal Deposit Insurance Corporation Premium Expense (FY)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>24,369</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>54,626</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-55.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Other Real Estate Owned Expense Net Of Gain Loss On Sale Or Disposition</t>
+          <t>Other Real Estate Owned Expense Net Of Gain Loss On Sale Or Disposition (FY)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>-13,393</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>-18,124</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+26.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Other Noninterest Expense</t>
+          <t>Other Noninterest Expense (FY)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>65,422</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>98,457</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>-33.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Amortization Of Intangible Assets</t>
+          <t>Amortization Of Intangible Assets (FY)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>1,750</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>2,938</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-40.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Goodwill Impairment Loss</t>
+          <t>Goodwill Impairment Loss (FY)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>13,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Noninterest Expense</t>
+          <t>Noninterest Expense (FY)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>1,932,266</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>1,887,637</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+2.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Before Income Taxes Minority Interest And Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Continuing Operations Before Income Taxes Minority Interest And Income Loss From Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>1,006,793</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>796,618</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+26.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>173,634</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>182.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+95094.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>833,159</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>614,212</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+35.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (FY)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>831,747</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>612,800</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+35.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>12.31</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>8.56</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+43.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>12.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>8.56</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+43.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>1,312,312</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>848,503</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+54.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income</t>
+          <t>Other Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>479,153</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>234,291</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+104.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>67,586,130</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>71,590,757</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>-5.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>67,612,847</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>71,623,702</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>-5.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Preferred Stock Dividends Income Statement Impact</t>
+          <t>Preferred Stock Dividends Income Statement Impact (FY)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>-1,412</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>-1,412</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Interest Income Operating (FY)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
@@ -1994,2274 +1994,2274 @@
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>685,820</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>601,787</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+14.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>95,234</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>93,389</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+2.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>789,954</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>802,954</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>75,348,267</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>73,045,383</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+3.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>69,099,188</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>67,432,317</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+2.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>1,049</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>1,048</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>4,924,296</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>4,908,693</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>5,206,497</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>4,570,957</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+13.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>-1,182,087</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>-1,661,240</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+28.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>6,249,079</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>5,613,066</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+11.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>75,348,267</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>73,045,383</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+3.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Amortization Of Intangibles</t>
+          <t>Amortization Of Intangibles (FY)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>1,750</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>2,938</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>-40.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Depreciation Nonproduction Continued And Discontinued Operations</t>
+          <t>Depreciation Nonproduction Continued And Discontinued Operations (FY)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>53,230</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>57,078</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-6.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Net Accretion Of Discounts Amortization Of Premiums And Deferred Fees</t>
+          <t>Net Accretion Of Discounts Amortization Of Premiums And Deferred Fees (FY)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>-256,758</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>-252,413</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Interest Capitalized Loans Subject Temporary Payment Moratorium</t>
+          <t>Interest Capitalized Loans Subject Temporary Payment Moratorium (FY)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>-5,360</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>-7,109</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+24.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Stock Based Compensation</t>
+          <t>Stock Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>26,937</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>19,676</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+36.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Mortgage Servicing Rights M S R Impairment Recovery</t>
+          <t>Mortgage Servicing Rights M S R Impairment Recovery (FY)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>12,881</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>11,370</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+13.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments Net Of Dividends Or Distributions</t>
+          <t>Income Loss From Equity Method Investments Net Of Dividends Or Distributions (FY)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>-25,886</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>-23,541</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>-10.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Deferred Income Tax Expense Benefit Incluiding Discontinued Operations</t>
+          <t>Deferred Income Tax Expense Benefit Incluiding Discontinued Operations (FY)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>6,382</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>23,711</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>-73.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Gain Loss On Disposition Of Assets1</t>
+          <t>Gain Loss On Disposition Of Assets1 (FY)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-187</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>-7,558</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+97.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Gain Loss On Sales Of Loans Net Including Mortgage Banking Activities</t>
+          <t>Gain Loss On Sales Of Loans Net Including Mortgage Banking Activities (FY)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>-608</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>-758</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+19.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Equity Method Investment Realized Gain Loss On Disposal</t>
+          <t>Equity Method Investment Realized Gain Loss On Disposal (FY)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-1,226</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Gains Losses On Sales Of Other Real Estate</t>
+          <t>Gains Losses On Sales Of Other Real Estate (FY)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>-11,890</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>-17,953</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+33.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Payments To Purchase Loans Held For Sale</t>
+          <t>Payments To Purchase Loans Held For Sale (FY)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-8,688</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>-6,886</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-26.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Loans Held For Sale</t>
+          <t>Proceeds From Sale Of Loans Held For Sale (FY)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>35,968</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>47,809</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-24.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Net Disbursements On Loans Held For Sale</t>
+          <t>Net Disbursements On Loans Held For Sale (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>-34,214</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>-49,579</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+31.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Increase Decrease In Debt Securities Trading</t>
+          <t>Increase Decrease In Debt Securities Trading (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>10,512</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>13,898</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-24.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Increase Decrease In Equity Securities Fv Ni</t>
+          <t>Increase Decrease In Equity Securities Fv Ni (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-5,186</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-6,847</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+24.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Increase Decrease In Interest And Dividends Receivable</t>
+          <t>Increase Decrease In Interest And Dividends Receivable (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-37,401</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>216</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-17415.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>54,935</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>30,043</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+82.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Increase Decrease In Interest Payable Net</t>
+          <t>Increase Decrease In Interest Payable Net (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>5,517</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>1,622</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+240.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Increase Decrease In Employee Related Liabilities</t>
+          <t>Increase Decrease In Employee Related Liabilities (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>4,461</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>8,463</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>-47.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Liabilities</t>
+          <t>Increase Decrease In Other Operating Liabilities (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-53,218</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>-38,795</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-37.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Adjustments To Reconcile Net Income Loss To Cash Provided By Used In Operating Activities</t>
+          <t>Adjustments To Reconcile Net Income Loss To Cash Provided By Used In Operating Activities (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>45,288</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>60,510</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-25.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>878,447</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>674,722</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+30.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>53.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>57.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-6.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>6,382</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>23,710</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-73.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Change In Money Market Investments</t>
+          <t>Change In Money Market Investments (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>1,754,908</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>620,578</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+182.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Purchases of Investments</t>
+          <t>Purchases of Investments (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-36,751,680</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-34,339,865</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-7.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Payments To Acquire Equity Securities Fv Ni</t>
+          <t>Payments To Acquire Equity Securities Fv Ni (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-60,163</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-27,216</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-121.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities</t>
+          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>35,211,557</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>33,789,182</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+4.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Proceeds From Maturities Prepayments And Calls Of Held To Maturity Securities</t>
+          <t>Proceeds From Maturities Prepayments And Calls Of Held To Maturity Securities (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>607,310</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>659,543</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-7.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Other Investments</t>
+          <t>Proceeds From Sale Of Other Investments (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>45,167</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>19,623</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+130.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Net Disbursements Repayments On Loans</t>
+          <t>Net Disbursements Repayments On Loans (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-1,792,913</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>-1,636,569</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-9.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Loans Receivable</t>
+          <t>Proceeds From Sale Of Loans Receivable (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>66,982</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>42,287</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+58.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Payments To Acquire Loans Held For Investment</t>
+          <t>Payments To Acquire Loans Held For Investment (FY)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-733,410</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-668,215</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-9.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Proceeds From Equity Method Investment Dividends Or Distributions Return Of Capital</t>
+          <t>Proceeds From Equity Method Investment Dividends Or Distributions Return Of Capital (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>279</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>-98.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Payments To Acquire Equity Method Investments</t>
+          <t>Payments To Acquire Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-687</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>-1,250</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>+45.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Equity Method Investments</t>
+          <t>Proceeds From Sale Of Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>1,226</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-197,460</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>-213,412</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>+7.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Productive Assets</t>
+          <t>Proceeds From Sale Of Productive Assets (FY)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>659</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>8,890</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>-92.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Foreclosed Assets</t>
+          <t>Proceeds From Sale Of Foreclosed Assets (FY)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>89,056</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>109,182</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>-18.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>-1,759,445</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>-1,632,474</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>-7.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deposits</t>
+          <t>Increase Decrease In Deposits (FY)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>1,300,698</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>1,261,053</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>+3.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Increase Decrease In Federal Funds Purchased And Securities Sold Under Agreements To Repurchase Net</t>
+          <t>Increase Decrease In Federal Funds Purchased And Securities Sold Under Agreements To Repurchase Net (FY)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>-15,832</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>-36,551</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>+56.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Increase Decrease In Notes Payable Current</t>
+          <t>Increase Decrease In Notes Payable Current (FY)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>425,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>225,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>+88.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Repayments Of Notes Payable</t>
+          <t>Repayments Of Notes Payable (FY)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>-144,214</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>-91,943</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>-56.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Finance Lease Principal Payments</t>
+          <t>Finance Lease Principal Payments (FY)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>-3,933</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>-3,977</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>+1.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Proceeds From Notes Payable</t>
+          <t>Proceeds From Notes Payable (FY)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>6,112</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Stock</t>
+          <t>Proceeds From Issuance Of Stock (FY)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>7,118</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>6,860</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>+3.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Payments Of Dividends</t>
+          <t>Payments Of Dividends (FY)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>-197,568</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>-180,461</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>-9.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Net Payments For Repurchase Of Common Stock</t>
+          <t>Net Payments For Repurchase Of Common Stock (FY)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>-504,721</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>-213,922</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>-135.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (FY)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>-8,079</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>-6,476</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>-24.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>864,581</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>959,583</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>-9.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Share Repurchases (FY)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>204,174</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>186,659</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>+9.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>1,236,290</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>1,389,354</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>-11.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>-16,417</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>1,831</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>-996.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>412,989</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>429,406</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>-3.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/763901/000119312526085756/d17859d10k.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>