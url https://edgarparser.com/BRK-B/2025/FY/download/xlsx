--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1834,51 +1834,51 @@
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents (Q)</t>
+          <t>Cash &amp; Cash Equivalents (INSTANT)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
@@ -1898,51 +1898,51 @@
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>24,008</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>+1.7%</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment (Q)</t>
+          <t>Property, Plant &amp; Equipment (INSTANT)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
@@ -2026,83 +2026,83 @@
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>5,843</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>+3.0%</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>U S Treasury Bills (Q)</t>
+          <t>U S Treasury Bills (INSTANT)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Investments In And Advances To Affiliates Equity Value (Q)</t>
+          <t>Investments In And Advances To Affiliates Equity Value (INSTANT)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
@@ -2122,51 +2122,51 @@
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>15,364</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>+16.0%</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Equity Method Investments And Other Assets (Q)</t>
+          <t>Equity Method Investments And Other Assets (INSTANT)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
@@ -2250,83 +2250,83 @@
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>27,798</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>+7.3%</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Premiums And Other Receivables Net (Q)</t>
+          <t>Premiums And Other Receivables Net (INSTANT)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Accounts And Other Receivables Net (Q)</t>
+          <t>Accounts And Other Receivables Net (INSTANT)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
@@ -2346,179 +2346,179 @@
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>17,828</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>+4.0%</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
+          <t>Intangible Assets Net Excluding Goodwill (INSTANT)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Unamortized Deferred Charges On Reinsurance Assumed (Q)</t>
+          <t>Unamortized Deferred Charges On Reinsurance Assumed (INSTANT)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Regulatory Assets (Q)</t>
+          <t>Regulatory Assets (INSTANT)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Other Assets (Q)</t>
+          <t>Other Assets (INSTANT)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent (Q)</t>
+          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent (INSTANT)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
@@ -2570,147 +2570,147 @@
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>83,563</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>+2.4%</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Payable For Purchase Of U S Treasury Bills And Other Liabilities (Q)</t>
+          <t>Payable For Purchase Of U S Treasury Bills And Other Liabilities (INSTANT)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Liability For Claims And Claims Adjustment Expense (Q)</t>
+          <t>Liability For Claims And Claims Adjustment Expense (INSTANT)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Liability For Unpaid Claims And Claim Adjustment Expense Retroactive Reinsurance (Q)</t>
+          <t>Liability For Unpaid Claims And Claim Adjustment Expense Retroactive Reinsurance (INSTANT)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Unearned Premiums (Q)</t>
+          <t>Unearned Premiums (INSTANT)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
@@ -2730,51 +2730,51 @@
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>17,616</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>+1.6%</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Policyholder Funds (Q)</t>
+          <t>Policyholder Funds (INSTANT)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
@@ -2794,147 +2794,147 @@
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>12.8</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>+1204.7%</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Aircraft Repurchase Liabilities And Deferred Revenue Leases Net (Q)</t>
+          <t>Aircraft Repurchase Liabilities And Deferred Revenue Leases Net (INSTANT)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Regulatory Liabilities (Q)</t>
+          <t>Regulatory Liabilities (INSTANT)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Debt And Capital Lease Obligations (Q)</t>
+          <t>Debt And Capital Lease Obligations (INSTANT)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Liabilities Excluding Income Taxes Principally Deferred (Q)</t>
+          <t>Liabilities Excluding Income Taxes Principally Deferred (INSTANT)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">