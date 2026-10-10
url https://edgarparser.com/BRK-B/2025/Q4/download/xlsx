--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -522,66 +522,66 @@
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Operating Lease Lease Income</t>
+          <t>Operating Lease Lease Income (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>2,581</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>2,382</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+8.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Investment Income Interest Dividend And Other (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
@@ -650,98 +650,98 @@
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>94,232</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>94,916</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-0.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Gain Loss On Investments</t>
+          <t>Gain Loss On Investments (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>17,210</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>6,552</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+162.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Liability For Unpaid Claims And Claims Adjustment Expense Incurred Claims1 (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
@@ -1002,322 +1002,322 @@
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>1,298</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>1,440</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-9.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>81,685</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>78,317</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+4.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Before Income Taxes Minority Interest And Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Continuing Operations Before Income Taxes Minority Interest And Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>29,757</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>23,151</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+28.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>-5,301</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>874</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>-706.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>24,456</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>24,025</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>5,189</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>4,274</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+21.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>19,267</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>19,751</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-2.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>68</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>57</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+19.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>19,199</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>19,694</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-2.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
@@ -1418,130 +1418,130 @@
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>19,274</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>19,802</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>-2.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>62,734</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>62,856</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Other Revenue</t>
+          <t>Other Revenue (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>31,498</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>32,060</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>-1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Operating Income (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
@@ -1642,194 +1642,194 @@
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>Inventory (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>24,424</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>24,008</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>83,074</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>83,880</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>-1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>1,222,176</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>1,153,881</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+5.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>6,020</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>5,843</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>U S Treasury Bills (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
@@ -1866,194 +1866,194 @@
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Available For Sale Securities Debt Securities</t>
+          <t>Available For Sale Securities Debt Securities (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>17,816</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>15,364</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+16.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Equity Method Investments And Other Assets (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Equity Securities Fv Ni</t>
+          <t>Equity Securities Fv Ni (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>297,778</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>271,588</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+9.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Equity Method Investments</t>
+          <t>Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>19,978</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>31,134</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>-35.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Notes Receivable Net</t>
+          <t>Notes Receivable Net (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>29,836</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>27,798</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+7.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Premiums And Other Receivables Net (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
@@ -2090,66 +2090,66 @@
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Property Subject To Or Available For Operating Lease Net</t>
+          <t>Property Subject To Or Available For Operating Lease Net (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>18,535</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>17,828</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
@@ -2282,98 +2282,98 @@
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>502,473</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>502,226</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>85,597</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>83,563</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+2.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Payable For Purchase Of U S Treasury Bills And Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
@@ -2474,130 +2474,130 @@
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Liability For Future Policy Benefits</t>
+          <t>Liability For Future Policy Benefits (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>17,890</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>17,616</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Policyholder Funds (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Other Payables To Broker Dealers And Clearing Organizations</t>
+          <t>Other Payables To Broker Dealers And Clearing Organizations (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>167</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>12.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+1204.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Aircraft Repurchase Liabilities And Deferred Revenue Leases Net (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
@@ -2698,962 +2698,962 @@
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Income Taxes Principally Deferred</t>
+          <t>Income Taxes Principally Deferred (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>86,955</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>85,870</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+1.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>35,612</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>35,665</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>-2,448</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>-3,584</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+31.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>763,186</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>696,218</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+9.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Treasury Stock Value</t>
+          <t>Treasury Stock Value (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-78,939</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-78,939</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>717,419</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>649,368</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+10.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>2,284</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>2,287</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>719,703</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>651,655</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+10.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>1,222,176</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>1,153,881</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+5.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>3,549</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>3,283</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+8.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Accretion Amortization Of Discounts And Premiums Investments</t>
+          <t>Accretion Amortization Of Discounts And Premiums Investments (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-3,118</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>-3,469</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+10.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Other Non-Cash Items (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-3,868</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-1,591</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-143.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Increase Decrease In Liability For Claims And Claims Adjustment Expense Reserve</t>
+          <t>Increase Decrease In Liability For Claims And Claims Adjustment Expense Reserve (Q)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>499</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-712</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+170.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deferred Charges Retroactive Reinsurance</t>
+          <t>Increase Decrease In Deferred Charges Retroactive Reinsurance (Q)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>194</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+120.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Increase Decrease In Unearned Premiums</t>
+          <t>Increase Decrease In Unearned Premiums (Q)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-2,151</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-2,134</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Increase Decrease In Receivables</t>
+          <t>Increase Decrease In Receivables (Q)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>3,504</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>2,373</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+47.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (Q)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-185</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>1,343</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-113.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Liabilities</t>
+          <t>Increase Decrease In Other Operating Liabilities (Q)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-800</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-559</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-43.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Increase Decrease In Income Taxes</t>
+          <t>Increase Decrease In Income Taxes (Q)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-183</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-6,968</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+97.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>11,192</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>4,621</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>+142.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Payments To Acquire Equity Securities Fv Ni</t>
+          <t>Payments To Acquire Equity Securities Fv Ni (Q)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-3,476</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-3,428</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>-1.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Equity Securities Fv Ni</t>
+          <t>Proceeds From Sale Of Equity Securities Fv Ni (Q)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>6,640</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>10,141</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-34.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Payments To Acquire U S Treasury Bills And Available For Sale Securities Debt</t>
+          <t>Payments To Acquire U S Treasury Bills And Available For Sale Securities Debt (Q)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-141,759</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-141,618</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of U S Treasury Bills And Available For Sale Securities Debt</t>
+          <t>Proceeds From Sale Of U S Treasury Bills And Available For Sale Securities Debt (Q)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>15,531</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>17,707</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-12.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Proceeds From Redemptions And Maturities Of U S Treasury Bills And Available For Sale Securities Debt</t>
+          <t>Proceeds From Redemptions And Maturities Of U S Treasury Bills And Available For Sale Securities Debt (Q)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>91,133</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>126,637</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>-28.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (Q)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-6,202</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>-5,347</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>-16.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (Q)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>815</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>572</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>+42.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-38,392</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>4,268</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>-999.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Proceeds From Issuance Of Long Term Debt (Q)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
@@ -3690,322 +3690,322 @@
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Proceeds From Repayments Of Short Term Debt</t>
+          <t>Proceeds From Repayments Of Short Term Debt (Q)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>348</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>-28.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (Q)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>-63</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>-638</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>+90.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>2,511</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>1,653</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>+51.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (Q)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>5,326</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>11,078</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>-51.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Interest Paid (Q)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>147</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>-158</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>+193.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (Q)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>-24,542</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>10,384</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>-336.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>52,569</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>48,376</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>+8.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents</t>
+          <t>Restricted Cash And Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>692</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>647</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>+7.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1067983/000119312526083899/brka-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>