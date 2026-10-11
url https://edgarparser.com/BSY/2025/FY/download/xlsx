--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -2218,51 +2218,51 @@
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>1,388,088</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>-10.0%</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1031308/000103130826000007/bsy-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Common Stock (Q)</t>
+          <t>Common Stock (INSTANT)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1031308/000103130826000007/bsy-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">