--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1839,61 +1839,61 @@
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312525176984/d83467d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Realized Performance Compensation</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>398,554</t>
+          <t>-398,554</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>337,875</t>
+          <t>-337,875</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+18.0%</t>
+          <t>-18.0%</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312525176984/d83467d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Realized Principal Investment Income Loss Segment Adjustment</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>-67,750</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">