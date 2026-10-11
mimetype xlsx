--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1807,61 +1807,61 @@
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526082531/d48618d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Realized Performance Compensation</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>458,254</t>
+          <t>-458,254</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>892,123</t>
+          <t>-892,123</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-48.6%</t>
+          <t>+48.6%</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526082531/d48618d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Realized Principal Investment Income Loss Segment Adjustment</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>-52,390</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">